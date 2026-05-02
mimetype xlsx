--- v0 (2026-01-30)
+++ v1 (2026-05-02)
@@ -54,411 +54,411 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Silvio de Mazzi, Nenezão</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELEÇA COMO VIA DE MÃO ÚNICA A RUA PERU, ENTRE AS RUAS PARANÁ E MINAS GERAIS, POR CONTA DA ESCOLA MUNICIPAL MARIA DE FÁTIMA SOTTORIVA DE MAZZI E COLÉGIO ESTADUAL RUI BARBOSA</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE NOVAS VAGAS PARA 0 CARGO DE PROFESSOR DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DE ARTIGOS DA LEI 988/2013, QUE DISPÕE SOBRE MECANISMOS COGENTES E COMPULSÓRIOS PAR</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS CARGOS EFETIVOS, EM COMISSÃO DOS AGENTES POLITICOS E EMPREGOS PÚBLICOS E APLICA 0 NOVO PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO DO PODER EXECUTIVO MUNICIPAL E DA OUTRAS PROVIDENCIAS._x000D_
 </t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA 0 MUNICÍPIO DE ITAÚNA DO SUL A UTILIZAR POÇO ARTESIANO COMUNITÁRIO, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INSTITUIÇÃO DO PROGRAMA CIDADE DIGITAL NO ÂMBITO DO MUNICÍPIO, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA 0 CHEFE DO PODER EXECUTIVO A URBANIZAR UMA AREA LOCALIZADA NA ZONA RURAL DE ITAÚNA DO SUL.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTARIA PARA O EXERCÍCIO DE 2016, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE ITADNA DO SUL, PARA O EXERCÍCIO DE 2014, POR SUPERAVIT FINANCEIRO DE RECURSOS VINCULADOS DO EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/18/plo-09-2015.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/18/plo-09-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL_x000D_
 SUPLEMENTAR NO ORÇAMENTO D</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE "UNIDADE BÁSICA DE SAÚDE TEREZINHA DE MAZZI MARTINS" À UNIDADE BÁSICA DE SAÚDE NIS II DO MUNICÍPIO DE ITAÚNA DO SUL, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO_x000D_
 ORÇAMENTO DO MUNICÍPIO DE ITAÚNA DO SUL, PARA O EXERCÍCIO DE 2015, POR EXCESSO DE ARRECADAÇÃO DE RECURSOS VINCULADOS, INCLUSÃO NO PPA 2014-2017 E INCLUSÃO NA LDO PARA 2015.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO CELEBRAR CONVÊNIO OBJETIVANDO APOIO EDUCAÇÃO ESPECIAL PRESTADA PELA ESCOLA PROFESSORA RISSAKO MATUOKA CORREA, MANTIDA PELA APAE._x000D_
 </t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE ITAÚNA DO SUL, PARA O EXERCÍCIO DE 2015, POR ANULAÇÃO DE DOTAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA 0 PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CREDITO COM A AGÊNCIA DE FOMENTO DO PARANÁ S/A._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA OS ARTIGOS 49 E 50 DA LEI MUNICIPAL N° 85/1990, ALTERANDO DISPOSIÇÕES A RESPEITO DE DESCONTO </t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MU</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA 0 PROGRAMA DE FORNECIMENTO DE INSUMO AGRÍCOLA E DA OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA 0 EXECUTIVO MUNICIPAL A CELEBRAR CONTRATO DE COMODATO DE VEICULO DE TRANSPORTE COM A ASSOCI</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA 0 EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERAVIT FINANCEIRO DE RECURSOS VINCULADOS DO EXERCÍCIO FINANCEIRO DE 2014 E POR EXCESSO DE ARRECADAÇÃO DE RECURSOS VINCULADOS NO ORÇAMENTO DO MUNICÍPIO DE ITAÚNA DO SUL, PARA 0 EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERAVIT FINA</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO DE RECURSOS VINCULADOS NO ORÇAMENTO DO MUNICÍPIO DE ITAÚNA DO SUL, PARA O EXERCÍCIO DE 2015._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE FEIRAS ITINERANTES NO MUNICÍPIO DE ITAÚNA DO SUL - PR E DÁ OUTRAS PROVI</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA E REGULAMENTA A CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PARA FINS DE DESENVOLVIMENTO ECONÔMICO E GERAÇÃO DE EMPREGO E RENDA DO IMÓVEL QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Adryano Sottoriva</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1275/res-01-2015.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1275/res-01-2015.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do artigo 149 da Resolução no nº 03/1990 (Regimento Interno da Câmara Municipal de Itaúna do Sul), alterando o dia de realização da sessão ordinária da Câmara Municipal de Itaúna do Sul.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>Biênio 2015-2016</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1276/res-03-2015.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1276/res-03-2015.pdf</t>
   </si>
   <si>
     <t>Estabelece o Orçamento do Legislativo Municipal para o exercício de 2016.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1277/res-04-2015.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1277/res-04-2015.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no Orçamento vigente.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1278/res-05-2015.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1278/res-05-2015.pdf</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1279/res-07-2015.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1279/res-07-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os métodos de recebimentos e tramitação de proposições.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1280/res-08-2015.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1280/res-08-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os requerimentos e indicações dos vereadores de Itaúna do Sul - PR.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/36/res-09-2015.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/36/res-09-2015.pdf</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final - 2019</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2°, CLÁUSULA VII DO ANTEPROJETO DE LEI 33/2015.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -765,67 +765,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/18/plo-09-2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1275/res-01-2015.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1276/res-03-2015.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1277/res-04-2015.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1278/res-05-2015.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1279/res-07-2015.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1280/res-08-2015.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/36/res-09-2015.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/18/plo-09-2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1275/res-01-2015.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1276/res-03-2015.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1277/res-04-2015.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1278/res-05-2015.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1279/res-07-2015.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/1280/res-08-2015.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2015/36/res-09-2015.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="55.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>