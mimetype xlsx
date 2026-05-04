--- v0 (2026-01-30)
+++ v1 (2026-05-04)
@@ -54,1149 +54,1149 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>OFIR</t>
   </si>
   <si>
     <t>Ofícios Recebidos</t>
   </si>
   <si>
     <t>Celso Leite</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>OFÍCIO Nº 01/2020, ENCAMINHADO PELO SR. CAIO M. SANTANA DI RIENZO, PARA O SR. PREFEITO MUNICIPAL, CELSO INOCÊNCIO LEITE.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/576/livro_oficio-202020200708104116.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/576/livro_oficio-202020200708104116.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 02/2020, ENCAMINHADO PELO SR. CAIO M. SANTANA DI RIENZO, PARA O SR. PREFEITO MUNICIPAL, CELSO INOCÊNCIO LEITE.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/578/livro_oficio-202020200708104114.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/578/livro_oficio-202020200708104114.pdf</t>
   </si>
   <si>
     <t>ENVIO DO PROFETO DE LEI Nº 02/2020 PARA SER SANCIONADO.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/646/livro_oficio_04-e20200629114304.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/646/livro_oficio_04-e20200629114304.pdf</t>
   </si>
   <si>
     <t>Solicita envio de projeto para ser votado pelo Plenário com urgência.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/579/livro_oficio-202020200708103138.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/579/livro_oficio-202020200708103138.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DO PROJETO DE LEI Nº 001/2020.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/580/livro_oficio-202020200708103136.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/580/livro_oficio-202020200708103136.pdf</t>
   </si>
   <si>
     <t>ENVIO DE PROJETO DE LEI Nº 002/2020.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Rosana</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/645/livro_oficio_07-e20200629114736.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/645/livro_oficio_07-e20200629114736.pdf</t>
   </si>
   <si>
     <t>Solicita envio de projeto para ser aceito e lido em Plenário.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/581/oficio_8_agrupado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/581/oficio_8_agrupado.pdf</t>
   </si>
   <si>
     <t>Resposta ao e-mail recebido em 14 de fevereiro de 2020 da Gerente Administrativa dessa Agência n° 748, do Banco Bradesco de Itaúna do Sul, a respeito_x000D_
 do acesso as transações bancárias que foram bloqueadas pelo respectivo Banco.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/582/livro_oficio-202020200708102821.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/582/livro_oficio-202020200708102821.pdf</t>
   </si>
   <si>
     <t>Para dar andamento no processo de concurso público para provimento de vagas no quadro de servidores efetivos da Câmara Municipal de Itaúna do Sul,_x000D_
 autorizo a Fundação de Apoio â Universidade Estadual do Paraná - Unespar — Campus de Paranavaí, inscrita do CNPJ/MF sob o n° 05.566.804/0001-76, receber ao valores arrecadados com as taxas de inscrições do referido concurso e após o encerramento das inscrições, com o valor apurado realizar a transferência para a conta corrente em nome da Prefeitura Municipal de Itaúna do Sul, Banco do Brasil, Agência 0620-3, Conta Corrente 22.840-0.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/583/oficio_10_agrupado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/583/oficio_10_agrupado.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do projeto de lei 03/2020 do legislativo sobre o reajuste inflacionário.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/584/livro_oficio-202020200708102803.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/584/livro_oficio-202020200708102803.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do projeto de lei 03/2020 do Executivo Municipal que trata do Regime Próprio de Previdência.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/585/livro_oficio-202020200708102801.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/585/livro_oficio-202020200708102801.pdf</t>
   </si>
   <si>
     <t>Encaminhamento dos projetos de lei 04,05/2020.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/586/livro_oficio-202020200708102800.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/586/livro_oficio-202020200708102800.pdf</t>
   </si>
   <si>
     <t>Encaminhamento da indicação n° 01/2020.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/577/livro_oficio-202020200708102756.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/577/livro_oficio-202020200708102756.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do projeto de lei 06/2020.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Encaminhamento dos projetos de lei 10,11/2020.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/588/livro_oficio-202020200708102752.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/588/livro_oficio-202020200708102752.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do projeto de lei 07/2020.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/604/livro_oficio-202020200708110050.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/604/livro_oficio-202020200708110050.pdf</t>
   </si>
   <si>
     <t>Por meio desta requeremos a de lei n° retirada do anteprojeto 030/2020, que hora tramita nesta casa de Leis, que dispõe sobre concessão e outorga de escritura pública de ratificação de doação em razão da concessão do direito real de uso a titulo de comodato do Lote 01-REM B, medindo 7.215,00m, situado na Área Industrial da planta geral da cidade de Itaúna do Sul-PR, ao senhor Adão Botelho Lopes, por entendermos necessária uma melhor avaliação.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/589/livro_oficio-202020200708102749.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/589/livro_oficio-202020200708102749.pdf</t>
   </si>
   <si>
     <t>Resposta ao oficio n° 06/2020 a respeito do número de vagas de vereadores disponíveis na Câmara Municipal de Itaúna do Sul.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/590/livro_oficio-202020200708102747.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/590/livro_oficio-202020200708102747.pdf</t>
   </si>
   <si>
     <t>Encaminhamento dos projetos de lei 12,13,14/2020</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/647/livro_lei_n_027-e20200629133330.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/647/livro_lei_n_027-e20200629133330.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DO ANTEPROJETO DE LEI N° 027/2020</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/648/livro_lei_n_028-e20200629125828.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/648/livro_lei_n_028-e20200629125828.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DO ANTEPROJETO DE LEI N° 028/2020</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/591/livro_oficio-202020200708102745.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/591/livro_oficio-202020200708102745.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do projeto de lei 17/2020.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/592/oficio_29_agrupado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/592/oficio_29_agrupado.pdf</t>
   </si>
   <si>
     <t>Lista de Ordenadores de despesas municipais/ Improbidade Administrativa.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/593/livro_oficio-202020200708102743.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/593/livro_oficio-202020200708102743.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do projeto de lei 18/2020.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/594/livro_oficio-202020200708100325.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/594/livro_oficio-202020200708100325.pdf</t>
   </si>
   <si>
     <t>Encaminhamento dos projetos de lei 19,20,21,22,23,24/2020.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/595/oficio_34_agrupado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/595/oficio_34_agrupado.pdf</t>
   </si>
   <si>
     <t>Responder ao oficio n° 073/2020 a respeito das reprovas de contas do Chefe do Poder Executivo referente a P.A n° MPPR-008820.001843-5.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/596/oficio_35_agrupado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/596/oficio_35_agrupado.pdf</t>
   </si>
   <si>
     <t>Resposta ao oficio 219/2020 referente a esclarecimentos sobre as prestações de contas anuais do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/649/livro_lei_n_037_20200804110818.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/649/livro_lei_n_037_20200804110818.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DO ANTEPROJETO DE LEI N° 037/2020.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/650/livro_lei_n_038_20200804110544.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/650/livro_lei_n_038_20200804110544.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DO ANTEPROJETO DE LEI N° 038/2020.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/597/livro_oficio-202020200708100323.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/597/livro_oficio-202020200708100323.pdf</t>
   </si>
   <si>
     <t>Comunicação de reprova das Contas do exercício 2016, do ex-gestor do Município de Itaúna do Sul — PR.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/598/livro_oficio-202020200708100320.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/598/livro_oficio-202020200708100320.pdf</t>
   </si>
   <si>
     <t>Informa a reprova das constas do exercício de 2016, do Senhor Pedro Castanhari, ex-gestor do Município de Itaúna do Sul.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/599/livro_oficio-202020200708100318.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/599/livro_oficio-202020200708100318.pdf</t>
   </si>
   <si>
     <t>Responder ao oficio n°126/2020 a respeito do julgamento das contas do Chefe do Poder Executivo referente ao exercício de 2016.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/600/livro_oficio-202020200708100316.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/600/livro_oficio-202020200708100316.pdf</t>
   </si>
   <si>
     <t>Encaminhamento dos projetos de lei 15, 25,26/2020.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/651/livro_lei_n_043_20200811094753.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/651/livro_lei_n_043_20200811094753.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DO ANTEPROJETO DE LEI N° 043/2020.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/601/livro_projeto_de_lei_44_20200902100635.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/601/livro_projeto_de_lei_44_20200902100635.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DO ANTEPROJETO DE LEI N° 044/2020.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/602/oficio_45_-_agrupado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/602/oficio_45_-_agrupado.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DO ANTEPROJETO DE LEI N° 045/2020.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/683/livro_projeto_de_lei_20200921115424.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/683/livro_projeto_de_lei_20200921115424.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DO ANTEPROJETO DE LEI N° 050/2020.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final - 2019</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/626/livro_oficio_20200714103140.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/626/livro_oficio_20200714103140.pdf</t>
   </si>
   <si>
     <t>A fim de instruir os autos de Noticia de fato n°MPPR-0095-20 0000092-5, em trâmite nesta Promotoria de Justiça, encaminho cópia do despacho inaugural, para que cientifique, no prazo de 15 (quinze) dias, todos os parlamentares, acerca da limitação do poder fiscalizador conferido ao Vereadores, bem como das sanções que podem derivar do abuso do poder politico.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/661/livro_oficio_20200921113754.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/661/livro_oficio_20200921113754.pdf</t>
   </si>
   <si>
     <t>Encaminhamento dos projetos de lei 43,44/2020.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/662/livro_projeto_de_lei_20201019115848.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/662/livro_projeto_de_lei_20201019115848.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DO ANTEPROJETO DE LEI N° 057/2020.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/663/livro_projeto_de_lei_20201104114420.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/663/livro_projeto_de_lei_20201104114420.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DO ANTEPROJETO DE LEI N° 058/2020.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/681/livro_projeto_de_lei_20201104124450.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/681/livro_projeto_de_lei_20201104124450.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DO ANTEPROJETO DE LEI N° 059/2020.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/695/livro_projeto_de_lei_20201130102406.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/695/livro_projeto_de_lei_20201130102406.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DO ANTEPROJETO DE LEI N° 060/2020.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/696/livro_projeto_de_lei_20201130100518.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/696/livro_projeto_de_lei_20201130100518.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DO ANTEPROJETO DE LEI N° 061/2020.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/698/livro_projeto_de_lei_20201209140956.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/698/livro_projeto_de_lei_20201209140956.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DO ANTEPROJETO DE LEI N° 064/2020.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/703/livro_projeto_de_lei_20201216102350.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/703/livro_projeto_de_lei_20201216102350.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DO ANTEPROJETO DE LEI N° 065/2020.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/704/livro_projeto_de_lei_20201216101043.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/704/livro_projeto_de_lei_20201216101043.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DO ANTEPROJETO DE LEI N° 066/2020.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/702/livro_projeto_de_lei_20201216104032.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/702/livro_projeto_de_lei_20201216104032.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DO ANTEPROJETO DE LEI N° 063/2020.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1024/oficio-070-2020.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1024/oficio-070-2020.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei nº 67/2020 do Executivo Municipal.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Lafaete</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/664/livro_indicacao_20200921120004.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/664/livro_indicacao_20200921120004.pdf</t>
   </si>
   <si>
     <t>O Ilustre vereador Lafaete Zowtyi, indicam ao Excelentíssimo Senhor Prefeito, Francisco Inocêncio Leite Neto, para que seja feito um trabalho de retirada de ninhos de pombos na quadra da Escola Municipal Maria de Fátima Sottoriva de Mazzi.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/665/livro_indicacao_20200921120136.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/665/livro_indicacao_20200921120136.pdf</t>
   </si>
   <si>
     <t>O Ilustre vereador Lafaete Zowtyi, indicam ao Excelentíssimo Senhor Prefeito, Francisco Inocêncio Leite Neto, para que seja encaminhado para esta Casa de Leis como esta o andamento da pavimentação asfáltica no Conjunto Colibri.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/666/livro_indicacao_20200921120233.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/666/livro_indicacao_20200921120233.pdf</t>
   </si>
   <si>
     <t>O ilustre vereador Lafaete Zowtyi, indicam ao Excelentíssimo Senhor Prefeito, Francisco lnocêncio Leite Neto, para que façam os devidos reparos no final da Rua Mato Grosso, localizado na Vila São Vicente trecho final da Rua onde não é asfaltado.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/627/livro_requerimento_01-e20200629113305.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/627/livro_requerimento_01-e20200629113305.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Presidente Celso Inocêncio Leite a prorrogação do Prazo de votação de 10 (dez dias) do Anteprojeto de Lei 01/2020 proposto pela vereadora Rosana Maria Francisco que dispõe a proibição de queima de fogos de artifícios no município de Itaúna do Sul —PR.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/628/livro_requerimento_02-e20200629113434.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/628/livro_requerimento_02-e20200629113434.pdf</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/629/livro_requerimento_03-e20200629113538.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/629/livro_requerimento_03-e20200629113538.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Presidente Celso Inocêncio Leite a prorrogação do Prazo de votação de 10 (dez dias) do Anteprojeto de Lei 01/2020_x000D_
 proposto pela vereadora Rosana Maria Francisco que dispõe a proibição de queima de fogos de artifícios no município de Itaúna do Sul —PR.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/630/livro_requerimento_04-e20200629113639.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/630/livro_requerimento_04-e20200629113639.pdf</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/631/livro_requerimento_05-e20200629113744.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/631/livro_requerimento_05-e20200629113744.pdf</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/632/livro_requerimento_06-e20200629113839.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/632/livro_requerimento_06-e20200629113839.pdf</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/660/livro_lei_n_043_20200811094815.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/660/livro_lei_n_043_20200811094815.pdf</t>
   </si>
   <si>
     <t>Solicita ao Excelentíssimo Senhor Presidente Celso Inocêncio Leite a retirada do Anteprojeto de Lei 01/2020 proposto pela vereadora Rosana Maria Francisco que dispõe a proibição de queima de fogos de artifícios no município de Itaúna do Sul —PR. A vereadora Rosana Maria Francisco e a comissão de legislação, justiça e redação final fará uma análise mais detalhada do mesmo.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/525/1-camera.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/525/1-camera.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ISENÇÃO DO PAGAMENTO DA TAXA DE INSCRIÇÃO DOS CONCURSOS PÚBLICOS REALIZADOS NO MUNICÍPIO DE ITAÚNA DO SUL ÀS PESSOAS DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/635/projeto_de_lei_27_agrupado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/635/projeto_de_lei_27_agrupado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Excesso de Arrecadação de Recursos Vinculados_x000D_
 de dotação na LOA - Lei Orçamentária Anual no 1.313/2019, e sobre a alteração da meta de trabalho na Lei Municipal no 1.216/2017 do PPA 2018 a 2021, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal no 1.287/2019, e dá outras providências.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/636/projeto_de_lei_28_agrupado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/636/projeto_de_lei_28_agrupado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional suplementar por Anulação de Dotação na LOA - Lei Orçamentária Anual no 1.313/2019, e sobre a alteração da meta de trabalho na Lei Municipal no 1.216/2017 do PPA 2018 a 2021, e na LDO - Lei de_x000D_
 Diretrizes Orçamentárias - Lei Municipal no 1.287/2019, e dá outras providências.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/637/projeto_de_lei_29_agrupado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/637/projeto_de_lei_29_agrupado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional suplementar por Excesso de Arrecadação de Recursos_x000D_
 Vinculados de dotação na LOA - Lei Orçamentária Anual no 1.313/2019, e sobre a alteração da meta de trabalho na Lei Municipal no 1.216/2017 do PPA 2018 a 2021, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal no 1.287/2019, e dá outras providências.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/652/projeto_de_lei_n_037_-_agrupado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/652/projeto_de_lei_n_037_-_agrupado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional suplementar por Anulação de Dotação na LOA - Lei_x000D_
 Orçamentária Anual nº 1.313/2019, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.216/2017 do PPA 2018 a 2021, e na LDO - Lei de_x000D_
 Diretrizes Orçamentárias - Lei Municipal nº 1.287/2019, e dá outras providências.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/653/projeto_de_lei_n_038_agrupado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/653/projeto_de_lei_n_038_agrupado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional especial por Excesso de Arrecadação de Recursos Vinculados e_x000D_
 por anulação de dotação na LOA - Lei Orçamentária Anual no 1.313/2019, e sobre a alteração da meta de trabalho na Lei Municipal no 1.216/2017 do PPA 2018 a 2021, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal no 1.287/2019, e SAM. dá outras providências.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/654/projeto_de_lei_n_039_agrupado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/654/projeto_de_lei_n_039_agrupado.pdf</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/655/projeto_de_lei_n_040_agrupado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/655/projeto_de_lei_n_040_agrupado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Anulação de Recursos Vinculados na LOA - Lei Orçamentária Anual no 1.313/2019, e sobre a alteração da meta de trabalho na Lei Municipal n° 1.216/2017 do PPA 2018 a 2021, e na LDO - Lei de_x000D_
 Diretrizes Orçamentárias - Lei Municipal n° 1.287/2019, e da outras providências.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/656/projeto_de_lei_n_041_agrupado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/656/projeto_de_lei_n_041_agrupado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Anulação de Dotação na LOA - Lei Orçamentária_x000D_
 Anual n° 1.313/2019, e sobre a alteração da meta de trabalho na Lei Municipal n° 1.216/2017 do PPA 2018 a 2021, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal n° 1.287/2019, e dá outras providências.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/657/projeto_de_lei_n_042_agrupado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/657/projeto_de_lei_n_042_agrupado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de credito adicional suplementar por Excesso de Arrecadação e por superávit financeiro de Recursos Vinculados na LOA - Lei Orçamentária Anual n° 1.313/2019, e sobre a alteração da meta de trabalho na Lei Municipal n° 1.216/2017 do PPA 2018 a 2021, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal n° 1.287/2019, e dá outras providências.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/658/projeto_de_lei_n_043_agrupado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/658/projeto_de_lei_n_043_agrupado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Anulação de Dotação na LOA - Lei Orçamentária_x000D_
 Anual no 1.313/2019, e sobre a alteração da meta de trabalho na Lei Municipal no 1.216/2017 do PPA 2018 a 2021, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal no 1.287/2019, e dá outras providências.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/659/projeto_de_lei_044_agrupado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/659/projeto_de_lei_044_agrupado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional especial por Excesso de Arrecadação de Recursos Vinculados e_x000D_
 por anulação de dotação na LOA - Lei Orçamentária Anual n° 1.313/2019, e sobre a alteração da meta de trabalho na Lei Municipal n° 1.216/2017 do PPA 2018 a 2021, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal n° 1.287/2019, e dá outras providências.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/680/anteprojeto.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/680/anteprojeto.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Gestão Integrada de Resíduos Sólidos Urbanos e dá outras providências.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/667/projeto_de_lei_50_-_2020_agrupado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/667/projeto_de_lei_50_-_2020_agrupado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional suplementar por Excesso de Arrecadação de Recursos Vinculados na LOA - Lei Orçamentária Anual no 1.313/2019, e sobre a alteração da meta de trabalho na Lei Municipal no 1.216/2017 do PPA 2018 a 2021, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal no 1.287/2019, e dá outras providências.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/675/projeto_de_lei_51.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/675/projeto_de_lei_51.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional suplementar por Anulação de Dotação na LOA - Lei Orçamentária Anual n° 1.313/2019, e sobre a alteração da meta de trabalho na Lei Municipal no 1.216/2017 do PPA 2018 a 2021, e na LDO - Lei de_x000D_
 Diretrizes Orçamentárias - Lei Municipal n° 1.287/2019, e dá outras providências.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/676/projeto_de_lei_52_-_agrupado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/676/projeto_de_lei_52_-_agrupado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Anulação de Dotação na LOA - Lei Orçamentária Anual no 1.313/2019, e sobre a alteração da meta de trabalho na Lei Municipal no 1.216/2017 do PPA 2018 a 2021, e na LDO - Lei de Diretrizes Orçamentárias Lei Municipal no 1.287/2019, e dá outras providências.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/686/lei_orcamentaria_anual_-_agrupado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/686/lei_orcamentaria_anual_-_agrupado.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Itaúna do Sul, Estado do Paraná, para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/692/livro_projeto_de_lei_20201104121849.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/692/livro_projeto_de_lei_20201104121849.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I e II da Lei n° 1.342/2020.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/691/livro_projeto_de_lei_20201104123855.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/691/livro_projeto_de_lei_20201104123855.pdf</t>
   </si>
   <si>
     <t>Inclusão e alteração de Ações de Governo no Plano Plurianual de Investimentos - PPA para o exercício de 2021 e da outras providencias</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/685/anteprojeto_57_-_agrupado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/685/anteprojeto_57_-_agrupado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional suplementar por Excesso de Arrecadação e por anulação de Recursos Vinculados na LOA - Lei Orçamentária Anual no 1.313/2019, e sobre a alteração da meta de trabalho na Lei Municipal no 1.216/2017 do PPA 2018 a 2021, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal no 1.287/2019, e dá outras providências.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/689/anteprojeto_-_agrupado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/689/anteprojeto_-_agrupado.pdf</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/690/anteprojeto_de_lei_-_agrupado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/690/anteprojeto_de_lei_-_agrupado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional especial por Excesso de Arrecadação de Recursos Vinculados e por anulação de dotação na LOA - Lei Orçamentária Anual no 1.313/2019, e sobre a alteração da meta de trabalho na Lei Municipal no 1.216/2017 do PPA 2018 a 2021, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal no 1.287/2019, e dá outras providências.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Nenezão</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/693/projeto_de_lei_-_agrupado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/693/projeto_de_lei_-_agrupado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional suplementar por Anulação de Dotação na LOA - Lei_x000D_
 Orçamentária Anual nº  1.313/2019, e sobre a alteração da meta de trabalho na Lei Municipal nº  1.216/2017 do PPA 2018 a 2021, e na LDO - Lei de_x000D_
 Diretrizes Orçamentárias - Lei Municipal nº  1.287/2019, e dá outras providências.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/694/projeto_de_lei_-_agrupado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/694/projeto_de_lei_-_agrupado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional especial por anulação de Recursos Vinculados e por anulação de dotação na LOA - Lei Orçamentária Anual nº  1.313/2019, e sobre a alteração da meta de trabalho na Lei Municipal nº  1.216/2017 do PPA 2018 a 2021, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal nº  1.287/2019, e dá outras providências.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/707/anteprojeto_62-2020_6.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/707/anteprojeto_62-2020_6.pdf</t>
   </si>
   <si>
     <t>Fica instituído o Programa  de Incentivo ao Crescimento Industrial e comercial no âmbito do Município de Itaúna do Sul/PR e dá outras providências,</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/699/projeto_de_lei_-_agrupado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/699/projeto_de_lei_-_agrupado.pdf</t>
   </si>
   <si>
     <t>Homologa a reavaliação atuarial para equacionamento do déficit técnico do Regime Próprio de Previdência Social — RPPS, dos Servidores Públicos do Município de Itaúna do Sul, Estado do Paraná, que apurou o custo suplementar para o exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/697/projeto_de_lei_-_agrupado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/697/projeto_de_lei_-_agrupado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional suplementar por Anulação de Dotação na LOA - Lei_x000D_
 Orçamentária Anual n° 1.313/2019, e sobre a alteração da meta de trabalho na Lei Municipal n° 1.216/2017 do PPA 2018 a 2021, e na LDO - Lei de_x000D_
 Diretrizes Orçamentárias - Lei Municipal n° 1.287/2019, e dá outras providências.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/700/projeto_de_lei_-_agrupado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/700/projeto_de_lei_-_agrupado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional especial por Excesso de Arrecadação de recursos_x000D_
 vinculados e por anulação de dotação na LOA — Lei Orçamentária Anual no 1.313/2019, e sobre a alteração da meta de trabalho na Lei Municipal n°_x000D_
 1.216/2017 do PPA 2018 a 2021, e na LDO — Lei de Diretrizes Orçamentárias - Lei Municipal n° 1.287/2019, e dá outras providências.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/701/projeto_de_lei_-_agrupado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/701/projeto_de_lei_-_agrupado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional suplementar por Excesso de Recursos Vinculados na LOA — Lei Orçamentária Anual n° 1.313/2019, e sobre a alteração da meta de trabalho na Lei Municipal n° 1.216/2017 do PPA 2018 a 2021, e na LDO — Lei de Diretrizes Orçamentárias - Lei Municipal n° 1.287/2019, e dá outras providencias.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/708/plo-067-2020.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/708/plo-067-2020.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Meio Ambiente do Município de Itaúna do Sul.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/682/resolucao_-_agrupado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/682/resolucao_-_agrupado.pdf</t>
   </si>
   <si>
     <t>Estabelece o Orçamento do Legislativo Municipal para o exercício de 2021.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>POR</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/620/livro_portaria20200708140206.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/620/livro_portaria20200708140206.pdf</t>
   </si>
   <si>
     <t>Concede 15 (quinze) dias de férias regulamentares à servidora BEATRIZ DE SOUZA SILVA, período aquisitivo 2019, com o cargo de Assessora Parlamentar.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/621/livro_portaria20200708140143.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/621/livro_portaria20200708140143.pdf</t>
   </si>
   <si>
     <t>Institui Concurso Público Municipal, para contratação de servidores efetivos e nomeia Comissão de Concurso Público nos termos das Leis 1.148/2016 e_x000D_
 1.209/2017.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/622/livro_portaria20200708140105.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/622/livro_portaria20200708140105.pdf</t>
   </si>
   <si>
     <t>Realiza a substituição de Membro da Comissão de Concurso Público e dá outras providências.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/623/livro_portaria20200708135932.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/623/livro_portaria20200708135932.pdf</t>
   </si>
   <si>
     <t>Institui Processo Seletivo Simplificado (PSS) para contratação temporária e nomeia Comissão Especial de Processo Seletivo (CEPS).</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/624/portaria_06_agrupado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/624/portaria_06_agrupado.pdf</t>
   </si>
   <si>
     <t>Estabelece restrições de acesso ao público e jornada de trabalho diferenciada aos funcionários da Câmara Municipal de Itaúna do Sul, por tempo indeterminado, a fim de prevenir a pandemia do Coronavírus, a partir de 17 de março de 2020 e da outras providencias.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/625/livro_portaria20200708135553.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/625/livro_portaria20200708135553.pdf</t>
   </si>
   <si>
     <t>Concede 10 (dez) dias de férias regulamentares á servidora ANA PAULA VIANNA DA SILVA, período aquisitivo 2018/2019, com o cargo de Contadora.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/668/portaria_009-2020_suspeita_de_covid.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/668/portaria_009-2020_suspeita_de_covid.pdf</t>
   </si>
   <si>
     <t>Suspende o expediente da Câmara Municipal de Itaúna do Sul por 06 dias, tendo em vista a suspeita de contagio da COVID-19 por funcionário dessa Casa de Leis.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/669/livro_portaria_20200921113421.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/669/livro_portaria_20200921113421.pdf</t>
   </si>
   <si>
     <t>Revoga a Portaria de n° 009/2020, de suspensão dos serviços da Câmara, tendo em vista o resultado negativo de contaminação do CONVID-19 por funcionário(s) dessa Casa de Leis. Dessa forma, permanece em vigor a Portaria de n° 006/2020.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/737/portaria_14.2020.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/737/portaria_14.2020.pdf</t>
   </si>
   <si>
     <t>Decreta o recesso administrativo do dia 04 de janeiro de 2021 ao dia 20 de janeiro de 2021 ao dia 20 de Janeiro de 2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1503,67 +1503,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/576/livro_oficio-202020200708104116.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/578/livro_oficio-202020200708104114.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/646/livro_oficio_04-e20200629114304.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/579/livro_oficio-202020200708103138.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/580/livro_oficio-202020200708103136.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/645/livro_oficio_07-e20200629114736.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/581/oficio_8_agrupado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/582/livro_oficio-202020200708102821.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/583/oficio_10_agrupado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/584/livro_oficio-202020200708102803.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/585/livro_oficio-202020200708102801.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/586/livro_oficio-202020200708102800.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/577/livro_oficio-202020200708102756.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/588/livro_oficio-202020200708102752.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/604/livro_oficio-202020200708110050.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/589/livro_oficio-202020200708102749.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/590/livro_oficio-202020200708102747.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/647/livro_lei_n_027-e20200629133330.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/648/livro_lei_n_028-e20200629125828.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/591/livro_oficio-202020200708102745.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/592/oficio_29_agrupado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/593/livro_oficio-202020200708102743.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/594/livro_oficio-202020200708100325.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/595/oficio_34_agrupado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/596/oficio_35_agrupado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/649/livro_lei_n_037_20200804110818.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/650/livro_lei_n_038_20200804110544.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/597/livro_oficio-202020200708100323.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/598/livro_oficio-202020200708100320.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/599/livro_oficio-202020200708100318.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/600/livro_oficio-202020200708100316.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/651/livro_lei_n_043_20200811094753.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/601/livro_projeto_de_lei_44_20200902100635.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/602/oficio_45_-_agrupado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/683/livro_projeto_de_lei_20200921115424.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/626/livro_oficio_20200714103140.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/661/livro_oficio_20200921113754.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/662/livro_projeto_de_lei_20201019115848.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/663/livro_projeto_de_lei_20201104114420.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/681/livro_projeto_de_lei_20201104124450.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/695/livro_projeto_de_lei_20201130102406.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/696/livro_projeto_de_lei_20201130100518.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/698/livro_projeto_de_lei_20201209140956.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/703/livro_projeto_de_lei_20201216102350.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/704/livro_projeto_de_lei_20201216101043.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/702/livro_projeto_de_lei_20201216104032.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1024/oficio-070-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/664/livro_indicacao_20200921120004.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/665/livro_indicacao_20200921120136.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/666/livro_indicacao_20200921120233.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/627/livro_requerimento_01-e20200629113305.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/628/livro_requerimento_02-e20200629113434.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/629/livro_requerimento_03-e20200629113538.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/630/livro_requerimento_04-e20200629113639.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/631/livro_requerimento_05-e20200629113744.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/632/livro_requerimento_06-e20200629113839.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/660/livro_lei_n_043_20200811094815.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/525/1-camera.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/635/projeto_de_lei_27_agrupado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/636/projeto_de_lei_28_agrupado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/637/projeto_de_lei_29_agrupado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/652/projeto_de_lei_n_037_-_agrupado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/653/projeto_de_lei_n_038_agrupado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/654/projeto_de_lei_n_039_agrupado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/655/projeto_de_lei_n_040_agrupado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/656/projeto_de_lei_n_041_agrupado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/657/projeto_de_lei_n_042_agrupado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/658/projeto_de_lei_n_043_agrupado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/659/projeto_de_lei_044_agrupado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/680/anteprojeto.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/667/projeto_de_lei_50_-_2020_agrupado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/675/projeto_de_lei_51.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/676/projeto_de_lei_52_-_agrupado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/686/lei_orcamentaria_anual_-_agrupado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/692/livro_projeto_de_lei_20201104121849.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/691/livro_projeto_de_lei_20201104123855.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/685/anteprojeto_57_-_agrupado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/689/anteprojeto_-_agrupado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/690/anteprojeto_de_lei_-_agrupado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/693/projeto_de_lei_-_agrupado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/694/projeto_de_lei_-_agrupado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/707/anteprojeto_62-2020_6.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/699/projeto_de_lei_-_agrupado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/697/projeto_de_lei_-_agrupado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/700/projeto_de_lei_-_agrupado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/701/projeto_de_lei_-_agrupado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/708/plo-067-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/682/resolucao_-_agrupado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/620/livro_portaria20200708140206.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/621/livro_portaria20200708140143.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/622/livro_portaria20200708140105.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/623/livro_portaria20200708135932.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/624/portaria_06_agrupado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/625/livro_portaria20200708135553.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/668/portaria_009-2020_suspeita_de_covid.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/669/livro_portaria_20200921113421.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/737/portaria_14.2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/576/livro_oficio-202020200708104116.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/578/livro_oficio-202020200708104114.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/646/livro_oficio_04-e20200629114304.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/579/livro_oficio-202020200708103138.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/580/livro_oficio-202020200708103136.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/645/livro_oficio_07-e20200629114736.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/581/oficio_8_agrupado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/582/livro_oficio-202020200708102821.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/583/oficio_10_agrupado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/584/livro_oficio-202020200708102803.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/585/livro_oficio-202020200708102801.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/586/livro_oficio-202020200708102800.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/577/livro_oficio-202020200708102756.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/588/livro_oficio-202020200708102752.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/604/livro_oficio-202020200708110050.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/589/livro_oficio-202020200708102749.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/590/livro_oficio-202020200708102747.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/647/livro_lei_n_027-e20200629133330.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/648/livro_lei_n_028-e20200629125828.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/591/livro_oficio-202020200708102745.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/592/oficio_29_agrupado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/593/livro_oficio-202020200708102743.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/594/livro_oficio-202020200708100325.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/595/oficio_34_agrupado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/596/oficio_35_agrupado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/649/livro_lei_n_037_20200804110818.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/650/livro_lei_n_038_20200804110544.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/597/livro_oficio-202020200708100323.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/598/livro_oficio-202020200708100320.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/599/livro_oficio-202020200708100318.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/600/livro_oficio-202020200708100316.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/651/livro_lei_n_043_20200811094753.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/601/livro_projeto_de_lei_44_20200902100635.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/602/oficio_45_-_agrupado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/683/livro_projeto_de_lei_20200921115424.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/626/livro_oficio_20200714103140.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/661/livro_oficio_20200921113754.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/662/livro_projeto_de_lei_20201019115848.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/663/livro_projeto_de_lei_20201104114420.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/681/livro_projeto_de_lei_20201104124450.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/695/livro_projeto_de_lei_20201130102406.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/696/livro_projeto_de_lei_20201130100518.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/698/livro_projeto_de_lei_20201209140956.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/703/livro_projeto_de_lei_20201216102350.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/704/livro_projeto_de_lei_20201216101043.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/702/livro_projeto_de_lei_20201216104032.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/1024/oficio-070-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/664/livro_indicacao_20200921120004.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/665/livro_indicacao_20200921120136.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/666/livro_indicacao_20200921120233.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/627/livro_requerimento_01-e20200629113305.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/628/livro_requerimento_02-e20200629113434.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/629/livro_requerimento_03-e20200629113538.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/630/livro_requerimento_04-e20200629113639.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/631/livro_requerimento_05-e20200629113744.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/632/livro_requerimento_06-e20200629113839.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/660/livro_lei_n_043_20200811094815.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/525/1-camera.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/635/projeto_de_lei_27_agrupado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/636/projeto_de_lei_28_agrupado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/637/projeto_de_lei_29_agrupado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/652/projeto_de_lei_n_037_-_agrupado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/653/projeto_de_lei_n_038_agrupado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/654/projeto_de_lei_n_039_agrupado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/655/projeto_de_lei_n_040_agrupado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/656/projeto_de_lei_n_041_agrupado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/657/projeto_de_lei_n_042_agrupado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/658/projeto_de_lei_n_043_agrupado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/659/projeto_de_lei_044_agrupado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/680/anteprojeto.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/667/projeto_de_lei_50_-_2020_agrupado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/675/projeto_de_lei_51.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/676/projeto_de_lei_52_-_agrupado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/686/lei_orcamentaria_anual_-_agrupado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/692/livro_projeto_de_lei_20201104121849.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/691/livro_projeto_de_lei_20201104123855.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/685/anteprojeto_57_-_agrupado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/689/anteprojeto_-_agrupado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/690/anteprojeto_de_lei_-_agrupado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/693/projeto_de_lei_-_agrupado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/694/projeto_de_lei_-_agrupado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/707/anteprojeto_62-2020_6.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/699/projeto_de_lei_-_agrupado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/697/projeto_de_lei_-_agrupado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/700/projeto_de_lei_-_agrupado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/701/projeto_de_lei_-_agrupado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/708/plo-067-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/682/resolucao_-_agrupado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/620/livro_portaria20200708140206.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/621/livro_portaria20200708140143.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/622/livro_portaria20200708140105.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/623/livro_portaria20200708135932.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/624/portaria_06_agrupado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/625/livro_portaria20200708135553.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/668/portaria_009-2020_suspeita_de_covid.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/669/livro_portaria_20200921113421.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/737/portaria_14.2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="55.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>