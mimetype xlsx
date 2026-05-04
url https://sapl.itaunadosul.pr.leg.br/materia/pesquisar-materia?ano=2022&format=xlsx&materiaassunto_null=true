--- v0 (2026-01-30)
+++ v1 (2026-05-04)
@@ -54,2914 +54,2914 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>OFIR</t>
   </si>
   <si>
     <t>Ofícios Recebidos</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1149/oficio-01-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1149/oficio-01-2022.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 038/2021 dos Vereadores Silvio de Mazzi dos Santos, Valdeir Aparecido Laureano e João Paulo Belem.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1150/oficio-02-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1150/oficio-02-2022.pdf</t>
   </si>
   <si>
     <t>Resposta a Indicação nº 044/2021 do Vereador João Paulo Belem.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1152/oficio-03-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1152/oficio-03-2022.pdf</t>
   </si>
   <si>
     <t>Resposta a Indicação nº 037/2021 dos Vereadores Silvio de Mazzi dos Santos e João Paulo Belem.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1129/oficio_05-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1129/oficio_05-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento da Emenda a Lei Orgânica nº 01/2022.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1130/oficio_06-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1130/oficio_06-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei nº 01/2022.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1134/oficio-07-2021.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1134/oficio-07-2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei nº 02/2022 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1137/oficio-08-2021.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1137/oficio-08-2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei nº 03/2022 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1135/oficio-09-2021.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1135/oficio-09-2021.pdf</t>
   </si>
   <si>
     <t>Retirada de tramitação do Anteprojeto de Lei nº 01/2022 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1139/oficio-10-2021.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1139/oficio-10-2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei nº 04/2022 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1142/oficio-13-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1142/oficio-13-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei nº 05/2022.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1147/oficio-14-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1147/oficio-14-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei nº 06/2022 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1155/oficio-15-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1155/oficio-15-2022.pdf</t>
   </si>
   <si>
     <t>Resposta a Indicação nº 029/2021 do Vereador Silvio de Mazzi dos Santos</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1153/oficio-16-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1153/oficio-16-2022.pdf</t>
   </si>
   <si>
     <t>Resposta a Indicação nº 038/2021 do Vereador Luciano dos Santos.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1154/oficio-17-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1154/oficio-17-2022.pdf</t>
   </si>
   <si>
     <t>Resposta a Indicação nº 043/2021 do Vereador João Paulo Belem.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1156/oficio-18-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1156/oficio-18-2022.pdf</t>
   </si>
   <si>
     <t>Resposta a Indicação nº 045/2021 do Vereador Dercino Leonildo de Sá.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1157/oficio-19-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1157/oficio-19-2022.pdf</t>
   </si>
   <si>
     <t>Resposta a Indicação nº 036/2021 dos Vereadores Silvio de Mazzi dos Santos e Israel dos Santos.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1160/oficio-20-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1160/oficio-20-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei nº 07/2022</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1161/oficio-21-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1161/oficio-21-2022.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada de tramitação do Anteprojeto de Lei nº 06/2022</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1162/oficio-23-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1162/oficio-23-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei nº 06/2022</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1166/oficio_024.2022_-_encaminhamento_do_apl_008.2022_-_estrutura_adm_sec_saude.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1166/oficio_024.2022_-_encaminhamento_do_apl_008.2022_-_estrutura_adm_sec_saude.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei nº 08/2022 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1167/oficio_025.2022_-_encaminhamento_do_apl_009.2022_-_adicional_acs.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1167/oficio_025.2022_-_encaminhamento_do_apl_009.2022_-_adicional_acs.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei nº 09/2022 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1169/oficio-26-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1169/oficio-26-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei nº 010/2022 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1170/oficio-27-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1170/oficio-27-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei nº 011/2022 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1182/oficio_028.2022_-_encaminhamento_do_apl_012.2022_-_contabilidade.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1182/oficio_028.2022_-_encaminhamento_do_apl_012.2022_-_contabilidade.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei nº 012/2022 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1183/oficio-29-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1183/oficio-29-2022.pdf</t>
   </si>
   <si>
     <t>Resposta a Indicação nº 048/2021 dos Vereadores Silvio de Mazzi dos Santos e Luciano dos Santos.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1184/oficio-30-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1184/oficio-30-2022.pdf</t>
   </si>
   <si>
     <t>Resposta a Indicação nº 02/2022 do Vereador Luciano dos Santos.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1188/oficio-31-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1188/oficio-31-2022.pdf</t>
   </si>
   <si>
     <t>Resposta a Indicação nº 047/2021 dos Vereadores Adão Luiz Romanelli, Celso Inocêncio Leite, Dercino Leonildo de Sá, Israel dos Santos, João Paulo Belem, Luciano dos Santos, Sidnei Carrilho Pelizer, Silvio de Mazzi dos Santos e Valdeir Aparecido Laureano.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1185/oficio-32-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1185/oficio-32-2022.pdf</t>
   </si>
   <si>
     <t>Resposta a Indicação nº 046/2021 do Vereador Sidnei Carrilho Pelizer</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1187/oficio-33-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1187/oficio-33-2022.pdf</t>
   </si>
   <si>
     <t>Resposta a Indicação nº 01/2022 do Vereador Luciano dos Santos.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1190/oficio-34-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1190/oficio-34-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei nº 013/2022</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1191/oficio-35-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1191/oficio-35-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei nº 014/2022</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei nº 015/2022.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei nº 016/2022.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1212/oficio-39-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1212/oficio-39-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei nº 017/2022</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1213/oficio-40-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1213/oficio-40-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei nº 018/2022</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1249/oficio-42-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1249/oficio-42-2022.pdf</t>
   </si>
   <si>
     <t>Resposta ao Oficio nº 027/2022/CMIS</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1237/oficio-43-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1237/oficio-43-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei nº 019/2022</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1240/oficio-44-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1240/oficio-44-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei nº 020/2022</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1253/oficio-47-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1253/oficio-47-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei nº 021/2022</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Secretaria Municipal</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1235/oficio_048.2022_-_encaminhamento_do_apl_022.2022_-_contabilidade_1.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1235/oficio_048.2022_-_encaminhamento_do_apl_022.2022_-_contabilidade_1.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei nº 022/2022</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1254/oficio_049.2022_-_encaminhamento_do_apl_023.2022_-_contabilidade_1.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1254/oficio_049.2022_-_encaminhamento_do_apl_023.2022_-_contabilidade_1.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei nº 023/2022</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1255/oficio-50-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1255/oficio-50-2022.pdf</t>
   </si>
   <si>
     <t>Resp. Oficio nº 18/2022 - CMIS - Indicação nº 03/2022</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1256/oficio-51-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1256/oficio-51-2022.pdf</t>
   </si>
   <si>
     <t>Resp. Oficio nº 19/2022 - CMIS - Indicação nº 04/2022</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1257/oficio-52-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1257/oficio-52-2022.pdf</t>
   </si>
   <si>
     <t>Resp. Oficio nº 25/2022 - CMIS - Indicação nº 08/2022</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1258/oficio-53-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1258/oficio-53-2022.pdf</t>
   </si>
   <si>
     <t>Resp. Oficio nº 22/2022 - CMIS - Indicação nº 005/2022</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1259/oficio-54-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1259/oficio-54-2022.pdf</t>
   </si>
   <si>
     <t>Resp. Oficio nº 26/2022 - CMIS - Indicação nº 09/2022</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1268/oficio-55-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1268/oficio-55-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Despacho nº 08/2022</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1286/oficio-62-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1286/oficio-62-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei nº 024/2022.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1290/oficio-63-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1290/oficio-63-2022.pdf</t>
   </si>
   <si>
     <t>Respostas as Indicações nº 10, 11 e 12/2022.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1289/oficio-65-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1289/oficio-65-2022.pdf</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1501/oficio_66.2022_-_resposta_aos_requerimentos_11_e_14-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1501/oficio_66.2022_-_resposta_aos_requerimentos_11_e_14-2022.pdf</t>
   </si>
   <si>
     <t>Resposta ao Oficio nº 040/2022/CMIS com assunto, encaminhamento dos Requerimentos nº 11/2022 e 14/2022</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1291/oficio-67-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1291/oficio-67-2022.pdf</t>
   </si>
   <si>
     <t>Resposta a Indicação nº 013/2022.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1499/oficio_068.2022_-_resposta_a_indicacao_14-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1499/oficio_068.2022_-_resposta_a_indicacao_14-2022.pdf</t>
   </si>
   <si>
     <t>Resposta ao Oficio nº 042/2022/CMIS com assunto, encaminhamento da Indicação nº 014/2022</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1318/oficio-69-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1318/oficio-69-2022.pdf</t>
   </si>
   <si>
     <t>Solicitação de espaço</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1292/oficio-70-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1292/oficio-70-2022.pdf</t>
   </si>
   <si>
     <t>Resposta a Indicação nº 015/2022.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1293/oficio-71-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1293/oficio-71-2022.pdf</t>
   </si>
   <si>
     <t>Resposta a Indicação nº 017/2022.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1294/oficio-72-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1294/oficio-72-2022.pdf</t>
   </si>
   <si>
     <t>Resposta a Indicação nº 07/2022.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1295/oficio-73-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1295/oficio-73-2022.pdf</t>
   </si>
   <si>
     <t>Resposta a Indicação nº 06/2022.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1298/oficio-80-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1298/oficio-80-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Projeto de Lei nº 026/2022</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1299/oficio-81-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1299/oficio-81-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Projeto de Lei nº 027/2022</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1300/oficio-82-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1300/oficio-82-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Projeto de Lei nº 025/2022</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1301/oficio-84-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1301/oficio-84-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Projeto de Lei Complementar nº 001/2022</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1302/oficio-85-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1302/oficio-85-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Projeto de Lei Complementar nº 002/2022</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1303/oficio-86-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1303/oficio-86-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Projeto de Lei nº 028/2022</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1310/oficio-90-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1310/oficio-90-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei nº 029/2022</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1324/oficio-95-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1324/oficio-95-2022.pdf</t>
   </si>
   <si>
     <t>Resp. Oficio nº 068/2022/CMIS sobre a Indicação nº 020/2022.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1325/oficio-97-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1325/oficio-97-2022.pdf</t>
   </si>
   <si>
     <t>Resp. Oficio nº 069/2022/CMIS sobre a Indicação nº 021/2022</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1321/oficio-98-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1321/oficio-98-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei nº 030/2022 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1329/oficio-100-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1329/oficio-100-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 031/2022 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1331/oficio-101-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1331/oficio-101-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 032/2022 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1335/oficio-102-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1335/oficio-102-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 033/2022.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1337/oficio-103-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1337/oficio-103-2022.pdf</t>
   </si>
   <si>
     <t>Retirada de tramitação do Projeto de Lei nº 032/2022</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1338/oficio-104-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1338/oficio-104-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento da Proposta de Emenda à Lei Orgânica nº 02/2022 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1548/oficio-105-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1548/oficio-105-2022.pdf</t>
   </si>
   <si>
     <t>Resp. Oficio nº 071/2022 - CMIS, Assunto: Encaminhamento da Indicação nº 023/2022</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1549/oficio-106-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1549/oficio-106-2022.pdf</t>
   </si>
   <si>
     <t>Resp. Oficio nº 066/2022 - CMIS, Assunto: Encaminhamento da Indicação nº 018/2022</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1342/oficio-107-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1342/oficio-107-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei nº 034/2022 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1345/oficio-108-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1345/oficio-108-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 035/2022 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1349/oficio-113-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1349/oficio-113-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 036/2022 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1500/oficio_119.2022_-_resposta_a_indicacao_24-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1500/oficio_119.2022_-_resposta_a_indicacao_24-2022.pdf</t>
   </si>
   <si>
     <t>Resposta ao Oficio nº 080/2022/CMIS com assunto, encaminhamento da Indicação nº 024/2022.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1358/oficio-122-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1358/oficio-122-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 037/2022 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1361/oficio-125-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1361/oficio-125-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 038/2022 do Executivo Municipal</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1366/oficio-129-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1366/oficio-129-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 039/2022</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1368/oficio-130-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1368/oficio-130-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei nº 40/2022</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1374/oficio-134-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1374/oficio-134-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 043/2022</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1370/oficio-135-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1370/oficio-135-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 041/2022</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1371/oficio-136-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1371/oficio-136-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 042/2022</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1382/oficio-137-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1382/oficio-137-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 045/2022.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1376/oficio-138-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1376/oficio-138-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 044/2022</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1384/oficio-140-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1384/oficio-140-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 046/2022</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1385/oficio-141-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1385/oficio-141-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 047/2022.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1392/oficio-143-2022_-_resposta_ao_oficio_102-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1392/oficio-143-2022_-_resposta_ao_oficio_102-2022.pdf</t>
   </si>
   <si>
     <t>REQUISIÇÃO DE INFORMAÇÕES - Em resposta ao Ofício 102/2022/CMIS, o Município de Itaúna do Sul vem apresentar os documentos solicitados, quais sejam: os movimentos financeiros, bem como, fluxo de caixa com destaques para os gastos operacionais e os destinados a políticas sociais, conforme anexo.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1390/oficio-144-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1390/oficio-144-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Complementar 03/2022.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1398/oficio-146-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1398/oficio-146-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 048/2022</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1216/oficio-08-2021-vigilancia.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1216/oficio-08-2021-vigilancia.pdf</t>
   </si>
   <si>
     <t>Devido aos crescentes números de casos suspeitos e confirmados de dengue em nossa cidade e região que este Departamento de Vigilância Sanitária vem respeitosamente requerer Vossa Presença, bem como CONVOCAÇÃO DE TODOS os VEREADORES DESSA CASA e colaboradores dessa câmara, sem exceções para que possamos fazer um arrastão por toda a cidade, arrastão este previsto para o dia 23 (sábado) do corrente mês com início a partir das 07:30 com saída de frente a Prefeitura Municipal. Peço que seja disponibilizado uma lista de todos participantes. Certo de nosso comum interesse, desde já meus sinceros agradecimentos.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>OFIE</t>
   </si>
   <si>
     <t>Ofícios Expedidos</t>
   </si>
   <si>
     <t>Passo Longo</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1140/oficio_01-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1140/oficio_01-2022.pdf</t>
   </si>
   <si>
     <t>Solicita seja apreciado em ordem do Dia na próxima reunião extraordinária o Anteprojeto de Lei nº 01/2022.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1205/oficio_21-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1205/oficio_21-2022.pdf</t>
   </si>
   <si>
     <t>Tendo em vista o Projeto de Lei nº 060/2021, solicita-se ao Poder Executivo Municipal demonstrativo de doações anteriores de imóveis e concessões do direito real de uso, verificando que o Município seguiu com as diligências fiscalizatórias e assegurando que os imóveis públicos atingiram a sua finalidade pública.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>Sidnei</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1327/oficio_70-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1327/oficio_70-2022.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a falta de medicamentos.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1348/oficio_82-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1348/oficio_82-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja apreciado em Ordem do Dia na reunião ordinária o Parecer Técnico dessa Comissão e a presente Proposta de Emenda à Lei Orgânica nº 02/2022 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1550/oficio_85-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1550/oficio_85-2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja apreciado em Ordem do Dia na reunião ordinária o Parecer Técnico dessa Comissão e o presente projeto de Lei n° 035/2022 do _x000D_
 Executivo Municipal.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1551/oficio_88-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1551/oficio_88-2022.pdf</t>
   </si>
   <si>
     <t>Requisição de informações.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1553/oficio_103-2022_da_cfo.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1553/oficio_103-2022_da_cfo.pdf</t>
   </si>
   <si>
     <t>Solicita que seja apreciado em Ordem do Dia na reunião ordinária o Parecer Técnico dessa Comissão e o presente Projeto de Lei nº 036/2022 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Barbinha</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1177/ind-01-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1177/ind-01-2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Excelentíssimo Senhor Prefeito, Gilson José de Gois, para que tome providências quanto a quadra de bola da Escola Municipal Maria de Fátima Sottoriva de Mazzi.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1178/ind-02-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1178/ind-02-2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Excelentíssimo Senhor Prefeito, Gilson José de Gois, que seja feito a construção um quebra-mola dentro das normas da legislação de_x000D_
 trânsito na Rua Bahia esquina com a Rua Peru.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>Delcino, Silvio de Mazzi</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1193/ind-03-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1193/ind-03-2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Excelentíssimo Senhor Prefeito, Gilson José de Gois, que seja feito a instalação de uma caixa d'água, no Poço do município localizado na Avenida São Paulo.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>João Paulo, Silvio de Mazzi</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1194/ind-04-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1194/ind-04-2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Excelentíssimo Senhor Prefeito, Gilson José de Gois, que seja feito realizada a contratação de um médico pediatra.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1200/ind-05-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1200/ind-05-2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Excelentíssimo Senhor Prefeito, Gilson José de Gois, que seja realizada a compra de um bebedouro de água e a instalação de uma campainha para o atendimento no Hospital Municipal de ltaúna do Sul.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1201/ind-06-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1201/ind-06-2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Excelentíssimo Senhor Prefeito, Gilson José de Gois, para que se possível cascalhar ou fazer manutenção para melhorar o acesso ao fim da_x000D_
 Rua Sergipe que fica esquina com a Rua Uruguai e fazer a limpeza das bocas de lobo na referida rua.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>João Paulo, Sidnei</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1202/ind-07-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1202/ind-07-2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Excelentíssimo Senhor Prefeito, Gilson José de Gois, para que não deixe faltar os medicamentos contínuos para as pessoas que tem cadastro.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>Indicação ao Excelentíssimo Senhor Prefeito, Gilson José de Gois, para que providencie limpeza das galerias, concertos das tampas das bocas de lobo e_x000D_
 limpeza e roçadas das calçadas e alerta os proprietários para realizar limpezas dos terrenos.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>Badaró, João Paulo, Silvio de Mazzi</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1204/ind-09-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1204/ind-09-2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Excelentíssimo Senhor Prefeito, Gilson José de Gois, para que realize a manutenção de forros, vidros quebrados manutenção de banheiros,_x000D_
 padrão de energia enferrujado e piso trincado no Terminal Rodoviário.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>Celso Leite</t>
   </si>
   <si>
     <t>O vereador Celso Inocêncio Leite, com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, que faça melhorias no Parque das Castanheiras.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1233/ind-11-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1233/ind-11-2022.pdf</t>
   </si>
   <si>
     <t>O vereador Celso Inocêncio Leite, com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, para fazer revisão na grade Roma.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1234/ind-12-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1234/ind-12-2022.pdf</t>
   </si>
   <si>
     <t>O vereador Celso Inocêncio Leite, com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, para que realize a contratação de um Secretário de Viação e Obras.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>Silvio de Mazzi, Tcharlão</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1263/ind-13-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1263/ind-13-2022.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação nº 27/2021 indicamos ao Excelentíssimo Senhor Prefeito, Gilson José de Gois, para que viabilize, junto a Secretaria de Segurança Pública do Paraná, a implantação de câmeras de monitoramento na Praça da Bandeira, nas entradas da cidade e o patrulhamento motorizado com sinalizador Giroflex.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>Tcharlão</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1264/ind-14-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1264/ind-14-2022.pdf</t>
   </si>
   <si>
     <t>O vereador Adão Luiz Romanelli, com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, que realize na Quadra de Esportes Agenor Carrilho Marsolla a remoção das portas dos vestiários, rachaduras nas paredes e vazamentos de água.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1273/ind-15-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1273/ind-15-2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores Adão Luiz Romanelli e Sílvio de Mazzi dos Santos, com assentos nessa Casa de leis, no uso de suas atribuições conferidas pela lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indicam ao Senhor Prefeito Gilson José de Gois, que sejam colocados redes de baixa tensão na iluminação pública em ruas do município.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>Sidnei, Silvio de Mazzi</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1272/ind-16-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1272/ind-16-2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores Sidnei Carrilho Pelizer e Silvio de Mazzi dos Santos, com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indicam ao Senhor Prefeito Gilson José de Gois, para que realize a instalação de corrimão e degrau intercalados na Quadra de Esportes Agenor Carrilho Marsolla.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1274/ind-17-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1274/ind-17-2022.pdf</t>
   </si>
   <si>
     <t>O vereador Israel dos Santos, com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, para que realize a instalação de do sistema de chamada de enfermagem sem fio no Hospital Municipal de Itaúna do Sul.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1313/ind-18-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1313/ind-18-2022.pdf</t>
   </si>
   <si>
     <t>O vereador Luciano dos Santos, com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, para que faça um planejamento e calendário anual esportivo organizado pela Secretária de Esportes para apresentar a população (com eventos, campeonatos e outros).</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1314/ind-19-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1314/ind-19-2022.pdf</t>
   </si>
   <si>
     <t>O vereador Sidnei Carrilho Pelizer, com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, que façam estacionamento de motos nos mercados do município devido fato de não ter onde estacionar as motos adequadamente nesses locais.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1315/ind-20-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1315/ind-20-2022.pdf</t>
   </si>
   <si>
     <t>O vereador Dercino Leonildo de Sá, com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, que façam um Quarto Na Capela Mortuária para as pessoas que chegam de longe para velar seus entes queridos tenham onde repousar por algumas horas, e que façam rampa de acesso pra entrada do caixão_x000D_
 com corrimão. E trocar o local da luminária da Capela Mortuária.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1316/ind-21-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1316/ind-21-2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores Dercino Leonildo de Sá, Silvio de Mazzi dos Santos, Israel dos Santos, Luciano dos Santos, Adão Luiz Romanelli, Valdeir Aparecido Laureano, Celso Inocêncio Leite, Sidnei Carrilho Pelizer e João Paulo Belém com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, que finalize a reforma do apartamento dos médico plantonista para que permaneçam no Hospital durante o plantão.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1326/ind-23-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1326/ind-23-2022.pdf</t>
   </si>
   <si>
     <t>O vereador Luciano dos Santos, com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, para que estude a possibilidade na volta da Festa em comemoração ao aniversário do nosso município.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1340/ind-24-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1340/ind-24-2022.pdf</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>Delcino</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1341/ind-26-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1341/ind-26-2022.pdf</t>
   </si>
   <si>
     <t>O vereador Dercino Leonildo de Sá, com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, para que faça a implantação de quebra-molas na Rua Paraguai localizada nas quadras 42 e 52 do município de Itaúna do Sul.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>João Paulo, Passo Longo, Tcharlão</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1357/ind-27-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1357/ind-27-2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Excelentíssimo Senhor Prefeito, Gilson José de Gois, para colocar bloco sextavado de concreto na Placa Itaúna.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1363/ind-28-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1363/ind-28-2022.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação nº012/2021. Os vereadores Sílvio de Mazzi dos Santos e João Paulo Belém com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, para que entre em contato com a companhia Melhoramento do Norte Paranaense", para que realize a abertura de uma via paralela na Vila Rural Nossa Senhora do Rocio.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1355/ind-29-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1355/ind-29-2022.pdf</t>
   </si>
   <si>
     <t>O vereador Sidnei Carrilho Pelizer, com assento nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, para que providencie uma operação tapa buraco na Avenida São Paulo.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1364/ind-30-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1364/ind-30-2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores Sílvio de Mazzi dos Santos e João Paulo Belém com assentos nessa Casa de leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, para que entre em contato com a companhia "Melhoramento do Norte Paranaense" para que em parceria com o município realize a manutenção da estrada Placa Itaúna, Estrada 64 e Boiadeira que dá acesso a PR-182.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1360/ind-31-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1360/ind-31-2022.pdf</t>
   </si>
   <si>
     <t>O vereador Sidnei Carrilho Pelizer, com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de ltaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, para que realize a pintura de faixas de pedestres e pintura de quebra-molas.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento, CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1145/req-01-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1145/req-01-2022.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Presidente Israel dos Santos a prorrogação de prazo de votação de 10 (dez) dias do pronunciamento do relator sobre a Proposta de Emenda a Lei Orgânica nº 01/2022 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1146/req-02-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1146/req-02-2022.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Presidente Israel dos Santos a prorrogação de prazo de votação de 10 (dez) dias do pronunciamento do relator sobre o Anteprojeto de Lei nº 060/2021 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1179/req-03-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1179/req-03-2022.pdf</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1180/req-04-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1180/req-04-2022.pdf</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1196/req-05-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1196/req-05-2022.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Presidente Israel dos Santos a prorrogação de prazo de votação de 10 (dez) dias do pronunciamento do relator sobre o Anteprojeto de Lei nº 008/2022 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1197/req-06-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1197/req-06-2022.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Presidente Israel dos Santos a prorrogação de prazo de votação de 10 (dez) dias do pronunciamento do relator sobre o Anteprojeto de Lei nº 009/2022 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1198/req-07-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1198/req-07-2022.pdf</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1199/req-08-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1199/req-08-2022.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Presidente Israel dos Santos a prorrogação de prazo de votação de 10 (dez) dias do pronunciamento do relator sobre a Proposta de Emenda à Lei Orgânica nº 01/2022 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1230/req-09-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1230/req-09-2022.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Presidente Israel dos Santos a prorrogação de prazo de votação de 10 (dez) dias do pronunciamento do relator sobre o Anteprojeto de Lei nº 014/2022 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>Badaró, Barbinha, Celso Leite, Delcino, João Paulo, Sidnei, Silvio de Mazzi, Tcharlão</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1231/req-10-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1231/req-10-2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores requerem a retirada da proposição, referente ao Projeto de Lei nº 09/2022.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1244/req-11-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1244/req-11-2022.pdf</t>
   </si>
   <si>
     <t>Reiterando o requerimento nº 036/2021 os ilustres vereadores Silvio de Mazzi dos Santos, Valdeir Aparecido Laureano e João Paulo Belem no uso das atribuições que lhes são conferidas por lei. _x000D_
 Solicita informações referente as leis aprovadas pelo legislativo e sancionadas pelo executivo dos tópicos citados abaixo:</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>CESAS - Comissão de Educação, Saúde e Assistência Social</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1245/req-12-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1245/req-12-2022.pdf</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1246/req-13-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1246/req-13-2022.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Presidente Israel dos Santos a prorrogação de prazo de votação de 10 (dez) dias do pronunciamento do relator sobre o Anteprojeto de Lei nº 060/2022 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>Celso Leite, Delcino, Sidnei, Silvio de Mazzi</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1247/req-14-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1247/req-14-2022.pdf</t>
   </si>
   <si>
     <t>Os Ilustres Vereadores Sidnei Carrilho Pelizer, Silvio de Mazzi dos Santos, Dercino Leonildo de Sá e Celso Inocêncio leite no uso das atribuições que lhe são conferidas por lei, ouvido o Egrégio Plenário, Requerem ao Excelentíssimo Senhor Gilson José de Gois, Prefeito Municipal, que providencie a prorrogação de prazo dos pagamentos do IPTU.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1271/req-16-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1271/req-16-2022.pdf</t>
   </si>
   <si>
     <t>O Ilustre Vereador Sidnei Carrilho Pelizer das atribuições que lhe são conferidas por Lei, ouvido o Egrégio Plenário, Requer ao Excelentíssimo Senhor Gilson José de Gois, Prefeito Municipal, que providencie todas as informações sobre a solicitação do projeto licitado e aprovado para a execução da obra do Hospital Municipal de Itaúna do Sul, solicito informações sobre o estado ao qual se encontram os aditivos, pagos ou não, solicito também os requerimentos protocolados pela empresa, as respostas dos requerimentos e as ata das reuniões.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1352/req-17-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1352/req-17-2022.pdf</t>
   </si>
   <si>
     <t>Nos termos dos artigos 119 cumulado com 179 e 180 do Regimento Interno desta Casa de Leis a Comissão de Legislação Justiça e Redação Final solicita ao Excelentíssimo Senhor Presidente, Israel dos Santos, a apreciação do plenário a Emenda Aditiva nº07 /2022, bem como a dispensa do parecer da Comissão de Legislação Justiça e Redação Final.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>Badaró, Barbinha, Celso Leite, Delcino, João Paulo, Passo Longo, Sidnei, Silvio de Mazzi, Tcharlão</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1356/req-18-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1356/req-18-2022.pdf</t>
   </si>
   <si>
     <t>Os Ilustres Vereadores Israel dos Santos, Valdeir Aparecido Laureano, Silvio de Mazzi dos Santos, Luciano dos Santos, Adão Luiz Romanelli, Celso Inocêncio Leite, João Paulo Belém, Sidnei Carrilho Pelizer, Dercino Leonildo de Sá, no uso das atribuições que lhe são conferidas por Lei, ouvido o Egrégio Plenário, Requerem ao Excelentíssimo Prefeito Senhor Gilson José de Gois, requerem informações e providências sobre ocorrências de roubo e furto a _x000D_
 residências e comércios do nosso município de Itaúna do Sul.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1365/req-19-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1365/req-19-2022.pdf</t>
   </si>
   <si>
     <t>Os Ilustres Vereadores Adão Luiz Romanelli (PL); Celso Inocêncio Leite (MDB); Dercino Leonildo de Sá (MDB); João Paulo Belém (PP); Luciano dos Santos (PP); Sidnei Carrilho Pelizer (MDB); Silvio de Mazzi dos Santos (MDB); Valdeir Aparecido Laureano (PSD), no uso das atribuições que lhe são conferidas por Lei, ouvido o Egrégio Plenário, REQUEREM ao Excelentíssimo Presidente da Câmara Municipal, Senhor Israel dos Santos, que seja instituída Comissão Especial para Revisar a Lei Orgânica do Município de Itaúna do Sul - PR.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>DSPC</t>
   </si>
   <si>
     <t>Despacho</t>
   </si>
   <si>
     <t>Biênio 2021-2022</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1144/dsp-01-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1144/dsp-01-2022.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Anteprojeto de Lei nº 05/2022 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Anteprojeto de Lei nº 05/2022 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1158/dsp-02-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1158/dsp-02-2022.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Anteprojeto de Lei nº 06/2022 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Anteprojeto de Lei nº 06/2022 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1163/dsp-03-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1163/dsp-03-2022.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Anteprojeto de Lei nº 07/2022 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Anteprojeto de Lei nº 07/2022 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1164/dsp-04-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1164/dsp-04-2022.pdf</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1173/dsp-05-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1173/dsp-05-2022.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Anteprojeto de Lei nº 010/2022 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Anteprojeto de Lei nº 010/2022 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1174/dsp-06-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1174/dsp-06-2022.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Anteprojeto de Lei nº 011/2022 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Anteprojeto de Lei nº 011/2022 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1186/dsp-07-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1186/dsp-07-2022.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Anteprojeto de Lei nº 012/2022 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Anteprojeto de Lei nº 012/2022 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1195/dsp-08-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1195/dsp-08-2022.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Anteprojeto de Lei nº 013/2022 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Anteprojeto de Lei nº 013/2022 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1210/dsp-09-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1210/dsp-09-2022.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Anteprojeto de Lei nº 015/2022 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Anteprojeto de Lei nº 015/2022 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1211/dsp-10-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1211/dsp-10-2022.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Anteprojeto de Lei nº 016/2022 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Anteprojeto de Lei nº 016/2022 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1217/dsp-11-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1217/dsp-11-2022.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Anteprojeto de Lei nº 018/2022, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Anteprojeto de Lei nº 018/2022 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1242/dsp-12-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1242/dsp-12-2022.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Anteprojeto de Lei nº 019/2022, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Anteprojeto de Lei nº 019/2022 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1243/dsp-13-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1243/dsp-13-2022.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Anteprojeto de Lei nº 020/2022, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Anteprojeto de Lei nº 020/2022 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1260/dsp-14-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1260/dsp-14-2022.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Anteprojeto de Lei nº 021/2022, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Anteprojeto de Lei nº 021/2022 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1261/dsp-15-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1261/dsp-15-2022.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Anteprojeto de Lei nº 022/2022, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Anteprojeto de Lei nº 022/2022 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1262/dsp-16-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1262/dsp-16-2022.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Anteprojeto de Lei nº 023/2022, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Anteprojeto de Lei nº 023/2022 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1285/dsp-17-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1285/dsp-17-2022.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Anteprojeto de Lei nº 024/2022, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Anteprojeto de Lei nº 024/2022 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>Em atenção especial ao Anteprojeto de Lei nº 029/2022, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Anteprojeto de Lei nº 029/2022 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1320/dsp-19-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1320/dsp-19-2022.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Resolução nº 01/2022, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Resolução nº 01/2022 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1323/dsp-20-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1323/dsp-20-2022.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Anteprojeto de Lei nº 030/2022, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Anteprojeto de Lei nº 030/2022 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1330/dsp-21-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1330/dsp-21-2022.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Anteprojeto de Lei nº 031/2022, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Anteprojeto de Lei nº 031/2022 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1333/dsp-22-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1333/dsp-22-2022.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 033/2022, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 033/2022 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1378/dsp-23-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1378/dsp-23-2022.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Anteprojeto de Lei nº 039/2022, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Anteprojeto de Lei nº 039/2022 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1379/dsp-24-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1379/dsp-24-2022.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Anteprojeto de Lei nº 040/2022 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Anteprojeto de Lei nº 040/2022 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1380/dsp-25-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1380/dsp-25-2022.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 041 /2022, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento _x000D_
 Interno e a concessão de urgência ao Projeto de Lei nº 041/2022 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1381/dsp-26-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1381/dsp-26-2022.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 042/2022, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento _x000D_
 Interno e a concessão de urgência ao Projeto de Lei nº 042/2022 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1393/dsp-27-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1393/dsp-27-2022.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 043/2022, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 043/2022 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1394/dsp-28-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1394/dsp-28-2022.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 044/2022, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 044/2022 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1395/dsp-29-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1395/dsp-29-2022.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 045/2022, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 045/2022 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1396/dsp-30-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1396/dsp-30-2022.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 046/2022, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 046/2022 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1397/dsp-31-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1397/dsp-31-2022.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 047/2022, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 047/2022 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>PTLEG</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1219/parecer_tecnico-01-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1219/parecer_tecnico-01-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo a Proposta de Emenda à Lei Orgânica nº 001/2022, que "altera dispositivos da Lei Orgânica do Município de Itaúna do Sul a respeito da fixação dos subsídios, para adequação do texto simetria com a previsão da Constituição Estadual e Federal".</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1221/parecer_tecnico-02-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1221/parecer_tecnico-02-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo ao Projeto de Lei nº 008/2022, que "altera a estrutura administrativa da Secretaria de Saúde prevista na Lei Municipal nº 1.162/2016 e dá outras providências.".</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1220/parecer_tecnico-03-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1220/parecer_tecnico-03-2022.pdf</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1222/parecer_tecnico-04-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1222/parecer_tecnico-04-2022.pdf</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1223/parecer_tecnico-05-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1223/parecer_tecnico-05-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo ao Projeto de Lei nº 009/2022, que "Regulamenta a concessão do incentivo adicional aos Agentes comunitários de saúde.".</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1229/parecer_tecnico-06-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1229/parecer_tecnico-06-2022.pdf</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1236/parecer_tecnico-07-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1236/parecer_tecnico-07-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo ao Projeto de Lei nº 014/2022, que "Abre novas vagas para os cargos de motorista, farmacêutico, técnico em enfermagem, professor de educação infantil e agente administrativo; Altera os requisitos de admissão e nível salarial do cargo de fiscal de tributos e posturas e altera os requisitos de admissão do cargo de operador de máquina, todos cargos integrantes da lei municipal nº 1000/2013, que dispõe sobre o plano de carreira dos servidores do quadro geral do poder executivo e dá outras providências.".</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1248/parecer_tecnico-08-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1248/parecer_tecnico-08-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo ao Projeto de Lei nº 017/2022, que "Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2023, e dá outras providências".</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1267/parecer_tecnico-09-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1267/parecer_tecnico-09-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo em apreciação ao Anteprojeto de Lei nº 09/2022, que "regulamenta a concessão do incentivo adicional aos Agentes Comunitários de Saúde".</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1283/parecer_tecnico-10-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1283/parecer_tecnico-10-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo ao Projeto de Lei nº 060/2021, que "Dispõe a regularização dos imóveis públicos utilizados por particulares, por qualquer título, com o objetivo de geração de emprego, renda ou desenvolvimento econômico, bem como, a reversão ao patrimônio públicos, de imóveis em estado de abandono e dá outras providencias.".</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1347/parecer_tecnico-11-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1347/parecer_tecnico-11-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo a Proposta de Emenda à Lei Orgânica nº 02/2022, que "Altera o artigo 158 da Lei Orgânica do Município, que contém disposições a respeito da Ouvidoria Municipal".</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1354/parecer_tecnico-12-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1354/parecer_tecnico-12-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Legislativo em apreciação ao Projeto de Lei nº 035/2022.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1432/parecer_tecnico-13-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1432/parecer_tecnico-13-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Legislativo em apreciação ao julgamento das Contas do Poder Executivo Municipal sobre o exercício financeiro de 2017.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1554/parecer_tecnico-14-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1554/parecer_tecnico-14-2022.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo em apreciação ao Anteprojeto de Lei nº 36/2022, que "Estima a Receita e fixa a Despesa do Município de Itaúna do Sul, Estado do Paraná, para o exercício financeiro de 2023".</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1141/plo-01-2022-leg.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1141/plo-01-2022-leg.pdf</t>
   </si>
   <si>
     <t>SÚMULA - RECOMPOSIÇÃO SALARIAL GERAL ANUAL - CÂMARA MUNICIPAL DE ITAÚNA DO SUL - AGENTES POLÍTICOS - SERVIDORES_x000D_
 PÚBLICOS EFETIVOS E COMISSIONADOS - EMPREGADO PÚBLICO.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 1.438/2021 e altera disposições da Lei Municipal nº 1.133/2016, que dispõe sobre a concessão e o pagamento de diárias e indenizações de viagem no âmbito do Poder Executivo do Município de Itaúna do Sul, reduzindo o valor das diárias e dá outras providências.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1133/plo-02-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1133/plo-02-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional suplementar por Superávit Financeiro de Recursos Vinculados e _x000D_
 anulação de dotação na LOA Lei Orçamentária Anual nº 1.434/2021, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias Lei Municipal nº 1.400/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1136/plo-03-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1136/plo-03-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DA REMUNERAÇÃO DOS CARGOS EFETIVOS, COMISSIONADOS E TEMPORÁRIOS DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1138/plo-04-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1138/plo-04-2022.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal nº 1.133/2016, que dispõe sobre a concessão e o pagamento de diárias e indenizações de viagem no âmbito do _x000D_
 Poder Executivo do Município de ltaúna do Sul, reduzindo o valor das diárias e dá outras providências.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1143/plo-05-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1143/plo-05-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.443/2022 dispondo sobre o reajuste dos proventos dos inativos e pensionistas vinculados ao regime próprio de previdência do município.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1148/plo-06-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1148/plo-06-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional suplementar por Superávit Financeiro de Recursos Vinculados e por anulação de dotação na LOA - Lei Orçamentária Anual nº 1.434/2021, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.400/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1159/plo-07-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1159/plo-07-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional suplementar por superávit financeiro de exercício anterior, excesso de arrecadação e anulação de dotação na LOA - Lei Orçamentária Anual nº 1.434/2021, e sobre a alteração da meta de trabalho na Lei_x000D_
 Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias Lei Municipal nº 1.400/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1165/plo-08-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1165/plo-08-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Estrutura administrativa da Secretaria de Saúde prevista na Lei Municipal nº 1.162/2016 e dá outras providências.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1168/plo-09-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1168/plo-09-2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta a concessão do incentivo adicional aos Agentes comunitários de saúde.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1171/plo-10-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1171/plo-10-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional suplementar por excesso de arrecadação e anulação de dotação na LOA Lei Orçamentária Anual nº 1.434/2021, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias Lei Municipal nº 1.400/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1172/plo-11-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1172/plo-11-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional especial por superávit financeiro de exercício anterior de Recursos Vinculados na LOA - Lei Orçamentária Anual nº 1.434/2021, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias Lei Municipal nº 1.400/2021, e dá outras providências</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1181/plo-12-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1181/plo-12-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional suplementar por excesso de arrecadação e anulação de dotação na LOA – Lei Orçamentária Anual nº 1.434/2021, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.400/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1189/plo-13-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1189/plo-13-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reparcelamento e parcelamento de débitos do Município de ltaúna do Sul com seu Regime Próprio de Previdência Social - RPPS, de que trata a Emenda Constitucional nº 113, de 2021.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1192/plo-14-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1192/plo-14-2022.pdf</t>
   </si>
   <si>
     <t>Abre novas vagas para os cargos de motorista, farmacêutico, técnico em enfermagem, professor de educação infantil e agente administrativo; _x000D_
 Altera os requisitos de admissão e nível salarial do cargo de fiscal de tributos e posturas e altera os requisitos de admissão do cargo de operador de máquina, todos cargos integrantes da lei municipal nº 1000/2013, que dispõe sobre o plano de carreira dos servidores do quadro geral do poder executivo e dá outras providências.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1208/plo-15-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1208/plo-15-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional suplementar por superávit financeiro de exercício anterior, excesso de arrecadação e anulação de dotação na LOA - Lei Orçamentária Anual nº 1.434/2021, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias Lei Municipal nº 1.400/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1209/plo-16-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1209/plo-16-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional especial por anulação de dotação de Recursos Vinculados na LOA - Lei Orçamentária Anual nº 1.434/2021, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias Lei Municipal nº 1.400/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1214/plo-17-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1214/plo-17-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1215/plo-18-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1215/plo-18-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional especial por excesso de arrecadação e por anulação de dotação de Recursos Vinculados na LOA Lei Orçamentária Anual nº 1.434/2021, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias Lei Municipal nº 1.400/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1238/plo-19-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1238/plo-19-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Itaúna do Sul/PR a celebrar parceria com a União dos Dirigentes Municipais de Educação UNDIME/PR, associação civil de direito privado sem fins lucrativos, que realiza atividades de defesa em favor das políticas públicas e interesses do município e a pagar as respectivas anuidades, conforme especifica.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1241/plo-20-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1241/plo-20-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional especial por superávit financeiro de exercício anterior de Recursos Vinculados na LOA - Lei Orçamentária Anual nº 1.434/2021, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.400/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1252/plo-21-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1252/plo-21-2022.pdf</t>
   </si>
   <si>
     <t>Altera disposições na Lei Municipal nº 1.435/2021 e dá outras providencias.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1250/plo-22-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1250/plo-22-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Superávit Financeiro de Recursos Vinculados, Excesso de Arrecadação e Anulação de dotação na LOA – Lei Orçamentária Anual nº 1.434/2021, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.400/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1251/plo-23-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1251/plo-23-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional suplementar por Superávit Financeiro de Recursos Vinculados, Excesso de Arrecadação e anulação de dotação na LOA – Lei Orçamentária Anual nº 1.434/2021, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.400/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1284/plo-24-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1284/plo-24-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo e Recuperação Fiscal para o exercício 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1304/plo-25-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1304/plo-25-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com a Secretaria de Estado da Segurança Pública - SESP, com interveniência do Departamento Penitenciário - DEPEN e da Cadeia Pública de Nova Londrina - PR, e dá outras providências.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1305/plo-26-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1305/plo-26-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Superávit Financeiro de Recursos Vinculados e anulação de dotação na LOA - Lei Orçamentária Anual nº 1.434/2021, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.400/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1306/plo-27-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1306/plo-27-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional suplementar por excesso de arrecadação por Superávit Financeiro e por Anulação de Recursos Vinculados na LOA - Lei Orçamentária Anual nº 1.434/2021, e sobre a alteração da meta de trabalho na Lei _x000D_
 Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.400/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1307/plo-28-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1307/plo-28-2022.pdf</t>
   </si>
   <si>
     <t>Aplica à carreira do magistério, reajuste adicional de 6,5% (seis inteiros e cinquenta centésimos por cento), visando a adequação do piso nacional do magistério e dá outras providências.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1311/plo-29-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1311/plo-29-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional suplementar por Excesso de Arrecadação e anulação de dotação na LOA - Lei Orçamentária Anual nº 1.434/2021, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias Lei Municipal nº 1.400/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1322/plo-30-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1322/plo-30-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional suplementar, Excesso de Arrecadação e Anulação de dotação na LOA - Lei Orçamentária Anual nº 1.434/2021, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias Lei Municipal nº 1.400/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1328/plo-31-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1328/plo-31-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acesso a informações, previsto no inciso XXXIII do art. 5º, no inciso II do § 3º do art. 37 e no § 2º do art. 216 da Constituição Federal e na Lei Federal 12.527/2011, cria o serviço de informações ao cidadão no âmbito municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>Cria a Ouvidoria-Geral do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1334/plo-33-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1334/plo-33-2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta o processo de escolha e exercício do mandato dos gestores escolares nas unidades educacionais da Rede Pública de Ensino Municipal a partir de escolha realizada com a participação da comunidade escolar dentre candidatos aprovados previamente em avaliação de mérito e desempenho ou critérios técnicos de mérito e desempenho, altera dispositivos da Lei Municipal nº 1.276/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1343/plo-34-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1343/plo-34-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Declarar como Entidade de Utilidade Pública a ASSOCIAÇÃO DOS PRODUTORES RURAIS DE ITAÚNA DO SUL - APROITA, inscrita no CNPJ nº 14.211.431/0001-01 e dá outras providências, nos termos da Lei Municipal nº 1.193/2017.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1344/plo-35-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1344/plo-35-2022.pdf</t>
   </si>
   <si>
     <t>Altera para o dia 21 de novembro de 2022, o feriado Municipal alusivo à data da Emancipação Política do Município, exclusivamente no ano de 2022.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1350/plo-36-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1350/plo-36-2022.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Itaúna do Sul, Estado do Paraná, para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1359/plo-37-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1359/plo-37-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional suplementar por excesso de arrecadação por Superávit Financeiro de Recursos Vinculados e por Anulação de Dotação na LOA - Lei Orçamentária Anual nº 1.434/2021, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.400/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1362/plo-38-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1362/plo-38-2022.pdf</t>
   </si>
   <si>
     <t>Homologa a reavaliação atuarial para equacionamento do déficit técnico do Regime Próprio de Previdência Social - RPPS, dos Servidores Públicos do Município de Itaúna do Sul, Estado do Paraná, que apurou o custo suplementar para o exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1367/plo-39-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1367/plo-39-2022.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I e II da Lei nº 1.460/2022</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1369/plo-40-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1369/plo-40-2022.pdf</t>
   </si>
   <si>
     <t>Inclusão e alteração de Ações de Governo no Plano Plurianual de Investimentos - PPA para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1372/plo-41-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1372/plo-41-2022.pdf</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1373/plo-42-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1373/plo-42-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional especial por anulação de dotação de Recursos Vinculados na LOA – Lei Orçamentária Anual nº 1.434/2021, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.400/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1375/plo-43-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1375/plo-43-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Cultura do Município de Itaúna do Sul/PR, e dá outras providências.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1377/plo-44-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1377/plo-44-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional suplementar por anulação de Dotação Externa na LOA Lei Orçamentária Anual nº 1.434/2021, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias Lei Municipal nº 1.400/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1383/plo-45-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1383/plo-45-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.276/2019, que dispõe sobre o Plano de carreira do magistério, prevendo novos critérios para avaliação de desempenho e distribuição de turma, corrige disposições gerais e dá outras providências.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1386/plo-46-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1386/plo-46-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Excesso de Arrecadação e Anulação de dotação na LOA - Lei Orçamentária Anual nº 1.434/2021, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias Lei Municipal nº 1.400/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1387/plo-47-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1387/plo-47-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional suplementar por Superávit Financeiro de Recursos Vinculados, Excesso de Arrecadação e anulação de dotação na LOA Lei Orçamentária Anual nº 1.434/2021, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de _x000D_
 Diretrizes Orçamentárias - Lei Municipal nº 1.400/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1399/plo-48-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1399/plo-48-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional suplementar por anulação de dotação na LOA - Lei Orçamentária Anual nº 1.434/2021, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.400/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1308/plc-01-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1308/plc-01-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura Administrativa do Poder Executivo, organograma, cargos de provimento em comissão e dá outras providencias.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1309/plc-02-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1309/plc-02-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Cargos, Carreiras e Vencimentos, bem como, o Sistema de Evolução Funcional dos Servidores Públicos Efetivos do Poder Executivo do Município de Itaúna do Sul, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1391/plc-03-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1391/plc-03-2022.pdf</t>
   </si>
   <si>
     <t>Altera disposições do imposto sobre serviço de qualquer natureza - ISSQN, previsto na Lei nº 322/2001.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1353/pdl-02-2022_-_cfo.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1353/pdl-02-2022_-_cfo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Prestação de Contas do Poder Executivo do Município de Itaúna do Sul/PR, referente ao exercício financeiro de 2017.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1319/res-01-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1319/res-01-2022.pdf</t>
   </si>
   <si>
     <t>Estabelece o orçamento do Legislativo Municipal para o exercício de 2023.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1552/res-02-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1552/res-02-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no Orçamento vigente.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1401/res-03-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1401/res-03-2022.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional no Orçamento do Poder Executivo Municipal de Itaúna do Sul, para 2022 por anulação externa de dotação orçamentária e dá outras providências.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1388/res-04-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1388/res-04-2022.pdf</t>
   </si>
   <si>
     <t>Institui a Comissão Especial de revisão da Lei Orgânica municipal com o objetivo de atualizar a Lei com base na Constituição Federal.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1131/elo-01-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1131/elo-01-2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Orgânica do Município de Itaúna do Sul a respeito das fixações de subsídios, para adequação do texto e simetria com a previsão da Constituição Estadual e Federal.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1339/pelo-02-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1339/pelo-02-2022.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 158 da Lei Orgânica do Município, que contém disposições a respeito da Ouvidoria Municipal.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1218/eadt-01-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1218/eadt-01-2022.pdf</t>
   </si>
   <si>
     <t>Adiciona Parágrafo Único ao Art. 1º do Anteprojeto de Lei nº 008/2022.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1225/eadt-02-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1225/eadt-02-2022.pdf</t>
   </si>
   <si>
     <t>Objeto de análise da Súmula do Anteprojeto de Lei 009/2022.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1226/eadt-03-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1226/eadt-03-2022.pdf</t>
   </si>
   <si>
     <t>Objeto de análise do Art. 1º do Anteprojeto de Lei 009/2022.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1227/eadt-04-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1227/eadt-04-2022.pdf</t>
   </si>
   <si>
     <t>Objeto de análise do Art. 2º do Anteprojeto de Lei 009/2022.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1265/eadt-05-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1265/eadt-05-2022.pdf</t>
   </si>
   <si>
     <t>Adiciona o objeto de análise da Súmula, Art. 1º e Art. 2º; incisos do Art. 2º e Parágrafo Único do Art. 4º do Projeto de Lei nº 09/2022.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1288/eadt-06-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1288/eadt-06-2022.pdf</t>
   </si>
   <si>
     <t>Adiciona Paragrafo Único ao Art. 5º do Projeto de Lei nº 060/2021.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1351/eadt-07-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1351/eadt-07-2022.pdf</t>
   </si>
   <si>
     <t>Adiciona o objeto de análise da Súmula da Proposta de Emenda à Lei Orgânica 02/2022.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1228/emod-01-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1228/emod-01-2022.pdf</t>
   </si>
   <si>
     <t>Modifica os incisos do Art. 2º do Anteprojeto de Lei 009/2022.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>Silvio de Mazzi, Biênio 2021-2022</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1239/emod-02-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1239/emod-02-2022.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do Art. 1º do Anteprojeto de Lei nº 014/2022.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1266/emod-03-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1266/emod-03-2022.pdf</t>
   </si>
   <si>
     <t>Modifica incisos do Art. 2º do Projeto de Lei nº 09/2022</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1287/emod-04-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1287/emod-04-2022.pdf</t>
   </si>
   <si>
     <t>Modifica o prazo para conceder a escritura pública de doação definitiva aos empreendedores.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>POR</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1128/portaria-001-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1128/portaria-001-2022.pdf</t>
   </si>
   <si>
     <t>ISRAEL DOS SANTOS, Presidente da Câmara Municipal de Itaúna do Sul, Estado do Paraná, no uso de suas atribuições que lhe são conferidas pela Legislação em vigor, Resolve:_x000D_
 Artigo 1º-: Conceder 20 (vinte) dias de férias regulamentares à servidora BEATRIZ DE SOUZA SILVA , RG. Nº 10.525.999-9, período aquisitivo 2021/2021, no cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1270/por-02-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1270/por-02-2022.pdf</t>
   </si>
   <si>
     <t>ISRAEL DOS SANTOS, Presidente da Câmara Municipal de Itaúna do Sul, Estado do Paraná, no uso de suas atribuições que lhe são conferidas pela legislação em vigor. Resolve: Artigo 1º. Conceder 15 (quinze) dias de férias regulamentares à servidora FÁTIMA DO SOCORRO SENSON SILVA, RG sob nº 7.514.242-9, período aquisitivo 2020/2021, no cargo de Zelador.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1296/por-03-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1296/por-03-2022.pdf</t>
   </si>
   <si>
     <t>ISRAEL DOS SANTOS, Presidente da Câmara Municipal de ltaúna do Sul, Estado do Paraná, no uso de suas atribuições que lhe são conferidas pela_x000D_
 Legislação em vigor: Resolve:_x000D_
 Artigo 1º: Conceder 10 (dez) dias de férias regulamentares à servidora BEATRIZ DE SOUZA SILVA, RG. Nº 10.525.999-9, período aquisitivo 2021/2021, no cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1297/por-04-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1297/por-04-2022.pdf</t>
   </si>
   <si>
     <t>ISRAEL DOS SANTOS, Presidente da Câmara Municipal de Itaúna do Sul, Estado do Paraná, no uso de suas atribuições que lhe são conferidas pela_x000D_
 Legislação em vigor: Resolve: _x000D_
 Artigo 1°: Conceder 15 (quinze) dias de férias regulamentares à servidora ANAPAULA VIANNA DA SILVA, RG. Nº 7.767.541-8, período aquisitivo 2020/2021, com o cargo de Contador.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>DECL</t>
   </si>
   <si>
     <t>Decreto-legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1346/dl-01-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1346/dl-01-2022.pdf</t>
   </si>
   <si>
     <t>Prorroga validade do Concurso Público nº 01/2020.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1389/decreto_legislativo_no_03-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1389/decreto_legislativo_no_03-2022.pdf</t>
   </si>
   <si>
     <t>Divulga horário de expediente no âmbito do Poder Legislativo de Itaúna do Sul, em virtude dos jogos da Seleção Brasileira de Futebol na Copa do Mundo FIFA de 2022 - Primeira Fase, e dá outras providências.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1400/dl-04-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1400/dl-04-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de contas do Poder Executivo do Município de Itaúna do Sul - PR, referente ao exercício financeiro de 2017.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3268,67 +3268,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1149/oficio-01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1150/oficio-02-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1152/oficio-03-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1129/oficio_05-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1130/oficio_06-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1134/oficio-07-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1137/oficio-08-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1135/oficio-09-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1139/oficio-10-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1142/oficio-13-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1147/oficio-14-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1155/oficio-15-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1153/oficio-16-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1154/oficio-17-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1156/oficio-18-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1157/oficio-19-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1160/oficio-20-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1161/oficio-21-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1162/oficio-23-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1166/oficio_024.2022_-_encaminhamento_do_apl_008.2022_-_estrutura_adm_sec_saude.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1167/oficio_025.2022_-_encaminhamento_do_apl_009.2022_-_adicional_acs.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1169/oficio-26-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1170/oficio-27-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1182/oficio_028.2022_-_encaminhamento_do_apl_012.2022_-_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1183/oficio-29-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1184/oficio-30-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1188/oficio-31-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1185/oficio-32-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1187/oficio-33-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1190/oficio-34-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1191/oficio-35-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1212/oficio-39-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1213/oficio-40-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1249/oficio-42-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1237/oficio-43-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1240/oficio-44-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1253/oficio-47-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1235/oficio_048.2022_-_encaminhamento_do_apl_022.2022_-_contabilidade_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1254/oficio_049.2022_-_encaminhamento_do_apl_023.2022_-_contabilidade_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1255/oficio-50-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1256/oficio-51-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1257/oficio-52-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1258/oficio-53-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1259/oficio-54-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1268/oficio-55-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1286/oficio-62-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1290/oficio-63-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1289/oficio-65-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1501/oficio_66.2022_-_resposta_aos_requerimentos_11_e_14-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1291/oficio-67-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1499/oficio_068.2022_-_resposta_a_indicacao_14-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1318/oficio-69-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1292/oficio-70-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1293/oficio-71-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1294/oficio-72-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1295/oficio-73-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1298/oficio-80-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1299/oficio-81-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1300/oficio-82-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1301/oficio-84-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1302/oficio-85-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1303/oficio-86-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1310/oficio-90-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1324/oficio-95-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1325/oficio-97-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1321/oficio-98-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1329/oficio-100-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1331/oficio-101-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1335/oficio-102-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1337/oficio-103-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1338/oficio-104-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1548/oficio-105-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1549/oficio-106-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1342/oficio-107-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1345/oficio-108-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1349/oficio-113-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1500/oficio_119.2022_-_resposta_a_indicacao_24-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1358/oficio-122-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1361/oficio-125-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1366/oficio-129-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1368/oficio-130-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1374/oficio-134-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1370/oficio-135-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1371/oficio-136-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1382/oficio-137-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1376/oficio-138-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1384/oficio-140-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1385/oficio-141-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1392/oficio-143-2022_-_resposta_ao_oficio_102-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1390/oficio-144-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1398/oficio-146-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1216/oficio-08-2021-vigilancia.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1140/oficio_01-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1205/oficio_21-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1327/oficio_70-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1348/oficio_82-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1550/oficio_85-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1551/oficio_88-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1553/oficio_103-2022_da_cfo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1177/ind-01-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1178/ind-02-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1193/ind-03-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1194/ind-04-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1200/ind-05-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1201/ind-06-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1202/ind-07-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1204/ind-09-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1233/ind-11-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1234/ind-12-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1263/ind-13-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1264/ind-14-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1273/ind-15-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1272/ind-16-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1274/ind-17-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1313/ind-18-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1314/ind-19-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1315/ind-20-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1316/ind-21-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1326/ind-23-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1340/ind-24-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1341/ind-26-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1357/ind-27-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1363/ind-28-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1355/ind-29-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1364/ind-30-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1360/ind-31-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1145/req-01-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1146/req-02-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1179/req-03-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1180/req-04-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1196/req-05-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1197/req-06-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1198/req-07-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1199/req-08-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1230/req-09-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1231/req-10-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1244/req-11-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1245/req-12-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1246/req-13-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1247/req-14-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1271/req-16-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1352/req-17-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1356/req-18-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1365/req-19-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1144/dsp-01-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1158/dsp-02-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1163/dsp-03-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1164/dsp-04-2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1173/dsp-05-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1174/dsp-06-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1186/dsp-07-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1195/dsp-08-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1210/dsp-09-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1211/dsp-10-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1217/dsp-11-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1242/dsp-12-2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1243/dsp-13-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1260/dsp-14-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1261/dsp-15-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1262/dsp-16-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1285/dsp-17-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1320/dsp-19-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1323/dsp-20-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1330/dsp-21-2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1333/dsp-22-2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1378/dsp-23-2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1379/dsp-24-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1380/dsp-25-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1381/dsp-26-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1393/dsp-27-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1394/dsp-28-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1395/dsp-29-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1396/dsp-30-2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1397/dsp-31-2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1219/parecer_tecnico-01-2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1221/parecer_tecnico-02-2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1220/parecer_tecnico-03-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1222/parecer_tecnico-04-2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1223/parecer_tecnico-05-2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1229/parecer_tecnico-06-2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1236/parecer_tecnico-07-2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1248/parecer_tecnico-08-2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1267/parecer_tecnico-09-2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1283/parecer_tecnico-10-2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1347/parecer_tecnico-11-2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1354/parecer_tecnico-12-2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1432/parecer_tecnico-13-2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1554/parecer_tecnico-14-2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1141/plo-01-2022-leg.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1133/plo-02-2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1136/plo-03-2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1138/plo-04-2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1143/plo-05-2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1148/plo-06-2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1159/plo-07-2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1165/plo-08-2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1168/plo-09-2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1171/plo-10-2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1172/plo-11-2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1181/plo-12-2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1189/plo-13-2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1192/plo-14-2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1208/plo-15-2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1209/plo-16-2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1214/plo-17-2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1215/plo-18-2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1238/plo-19-2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1241/plo-20-2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1252/plo-21-2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1250/plo-22-2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1251/plo-23-2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1284/plo-24-2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1304/plo-25-2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1305/plo-26-2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1306/plo-27-2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1307/plo-28-2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1311/plo-29-2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1322/plo-30-2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1328/plo-31-2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1334/plo-33-2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1343/plo-34-2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1344/plo-35-2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1350/plo-36-2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1359/plo-37-2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1362/plo-38-2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1367/plo-39-2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1369/plo-40-2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1372/plo-41-2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1373/plo-42-2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1375/plo-43-2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1377/plo-44-2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1383/plo-45-2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1386/plo-46-2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1387/plo-47-2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1399/plo-48-2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1308/plc-01-2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1309/plc-02-2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1391/plc-03-2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1353/pdl-02-2022_-_cfo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1319/res-01-2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1552/res-02-2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1401/res-03-2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1388/res-04-2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1131/elo-01-2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1339/pelo-02-2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1218/eadt-01-2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1225/eadt-02-2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1226/eadt-03-2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1227/eadt-04-2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1265/eadt-05-2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1288/eadt-06-2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1351/eadt-07-2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1228/emod-01-2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1239/emod-02-2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1266/emod-03-2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1287/emod-04-2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1128/portaria-001-2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1270/por-02-2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1296/por-03-2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1297/por-04-2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1346/dl-01-2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1389/decreto_legislativo_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1400/dl-04-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1149/oficio-01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1150/oficio-02-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1152/oficio-03-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1129/oficio_05-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1130/oficio_06-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1134/oficio-07-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1137/oficio-08-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1135/oficio-09-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1139/oficio-10-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1142/oficio-13-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1147/oficio-14-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1155/oficio-15-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1153/oficio-16-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1154/oficio-17-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1156/oficio-18-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1157/oficio-19-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1160/oficio-20-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1161/oficio-21-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1162/oficio-23-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1166/oficio_024.2022_-_encaminhamento_do_apl_008.2022_-_estrutura_adm_sec_saude.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1167/oficio_025.2022_-_encaminhamento_do_apl_009.2022_-_adicional_acs.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1169/oficio-26-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1170/oficio-27-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1182/oficio_028.2022_-_encaminhamento_do_apl_012.2022_-_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1183/oficio-29-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1184/oficio-30-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1188/oficio-31-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1185/oficio-32-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1187/oficio-33-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1190/oficio-34-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1191/oficio-35-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1212/oficio-39-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1213/oficio-40-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1249/oficio-42-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1237/oficio-43-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1240/oficio-44-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1253/oficio-47-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1235/oficio_048.2022_-_encaminhamento_do_apl_022.2022_-_contabilidade_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1254/oficio_049.2022_-_encaminhamento_do_apl_023.2022_-_contabilidade_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1255/oficio-50-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1256/oficio-51-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1257/oficio-52-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1258/oficio-53-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1259/oficio-54-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1268/oficio-55-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1286/oficio-62-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1290/oficio-63-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1289/oficio-65-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1501/oficio_66.2022_-_resposta_aos_requerimentos_11_e_14-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1291/oficio-67-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1499/oficio_068.2022_-_resposta_a_indicacao_14-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1318/oficio-69-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1292/oficio-70-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1293/oficio-71-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1294/oficio-72-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1295/oficio-73-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1298/oficio-80-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1299/oficio-81-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1300/oficio-82-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1301/oficio-84-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1302/oficio-85-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1303/oficio-86-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1310/oficio-90-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1324/oficio-95-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1325/oficio-97-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1321/oficio-98-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1329/oficio-100-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1331/oficio-101-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1335/oficio-102-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1337/oficio-103-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1338/oficio-104-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1548/oficio-105-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1549/oficio-106-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1342/oficio-107-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1345/oficio-108-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1349/oficio-113-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1500/oficio_119.2022_-_resposta_a_indicacao_24-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1358/oficio-122-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1361/oficio-125-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1366/oficio-129-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1368/oficio-130-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1374/oficio-134-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1370/oficio-135-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1371/oficio-136-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1382/oficio-137-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1376/oficio-138-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1384/oficio-140-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1385/oficio-141-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1392/oficio-143-2022_-_resposta_ao_oficio_102-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1390/oficio-144-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1398/oficio-146-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1216/oficio-08-2021-vigilancia.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1140/oficio_01-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1205/oficio_21-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1327/oficio_70-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1348/oficio_82-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1550/oficio_85-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1551/oficio_88-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1553/oficio_103-2022_da_cfo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1177/ind-01-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1178/ind-02-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1193/ind-03-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1194/ind-04-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1200/ind-05-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1201/ind-06-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1202/ind-07-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1204/ind-09-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1233/ind-11-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1234/ind-12-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1263/ind-13-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1264/ind-14-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1273/ind-15-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1272/ind-16-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1274/ind-17-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1313/ind-18-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1314/ind-19-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1315/ind-20-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1316/ind-21-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1326/ind-23-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1340/ind-24-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1341/ind-26-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1357/ind-27-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1363/ind-28-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1355/ind-29-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1364/ind-30-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1360/ind-31-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1145/req-01-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1146/req-02-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1179/req-03-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1180/req-04-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1196/req-05-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1197/req-06-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1198/req-07-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1199/req-08-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1230/req-09-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1231/req-10-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1244/req-11-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1245/req-12-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1246/req-13-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1247/req-14-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1271/req-16-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1352/req-17-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1356/req-18-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1365/req-19-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1144/dsp-01-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1158/dsp-02-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1163/dsp-03-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1164/dsp-04-2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1173/dsp-05-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1174/dsp-06-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1186/dsp-07-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1195/dsp-08-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1210/dsp-09-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1211/dsp-10-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1217/dsp-11-2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1242/dsp-12-2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1243/dsp-13-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1260/dsp-14-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1261/dsp-15-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1262/dsp-16-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1285/dsp-17-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1320/dsp-19-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1323/dsp-20-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1330/dsp-21-2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1333/dsp-22-2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1378/dsp-23-2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1379/dsp-24-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1380/dsp-25-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1381/dsp-26-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1393/dsp-27-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1394/dsp-28-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1395/dsp-29-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1396/dsp-30-2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1397/dsp-31-2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1219/parecer_tecnico-01-2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1221/parecer_tecnico-02-2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1220/parecer_tecnico-03-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1222/parecer_tecnico-04-2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1223/parecer_tecnico-05-2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1229/parecer_tecnico-06-2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1236/parecer_tecnico-07-2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1248/parecer_tecnico-08-2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1267/parecer_tecnico-09-2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1283/parecer_tecnico-10-2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1347/parecer_tecnico-11-2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1354/parecer_tecnico-12-2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1432/parecer_tecnico-13-2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1554/parecer_tecnico-14-2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1141/plo-01-2022-leg.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1133/plo-02-2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1136/plo-03-2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1138/plo-04-2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1143/plo-05-2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1148/plo-06-2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1159/plo-07-2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1165/plo-08-2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1168/plo-09-2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1171/plo-10-2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1172/plo-11-2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1181/plo-12-2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1189/plo-13-2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1192/plo-14-2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1208/plo-15-2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1209/plo-16-2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1214/plo-17-2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1215/plo-18-2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1238/plo-19-2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1241/plo-20-2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1252/plo-21-2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1250/plo-22-2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1251/plo-23-2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1284/plo-24-2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1304/plo-25-2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1305/plo-26-2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1306/plo-27-2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1307/plo-28-2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1311/plo-29-2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1322/plo-30-2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1328/plo-31-2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1334/plo-33-2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1343/plo-34-2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1344/plo-35-2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1350/plo-36-2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1359/plo-37-2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1362/plo-38-2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1367/plo-39-2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1369/plo-40-2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1372/plo-41-2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1373/plo-42-2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1375/plo-43-2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1377/plo-44-2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1383/plo-45-2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1386/plo-46-2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1387/plo-47-2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1399/plo-48-2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1308/plc-01-2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1309/plc-02-2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1391/plc-03-2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1353/pdl-02-2022_-_cfo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1319/res-01-2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1552/res-02-2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1401/res-03-2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1388/res-04-2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1131/elo-01-2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1339/pelo-02-2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1218/eadt-01-2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1225/eadt-02-2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1226/eadt-03-2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1227/eadt-04-2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1265/eadt-05-2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1288/eadt-06-2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1351/eadt-07-2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1228/emod-01-2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1239/emod-02-2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1266/emod-03-2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1287/emod-04-2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1128/portaria-001-2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1270/por-02-2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1296/por-03-2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1297/por-04-2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1346/dl-01-2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1389/decreto_legislativo_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1400/dl-04-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H273"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="88.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="151.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="151" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>