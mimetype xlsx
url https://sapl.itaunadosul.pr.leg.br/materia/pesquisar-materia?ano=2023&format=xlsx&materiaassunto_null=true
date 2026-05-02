--- v0 (2026-01-30)
+++ v1 (2026-05-02)
@@ -54,3927 +54,3927 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>OFIR</t>
   </si>
   <si>
     <t>Ofícios Recebidos</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1402/oficio-03-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1402/oficio-03-2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 01/2023.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1404/oficio_005.2022_-_encaminhamento_projeto_de_apl_002.2023_-_abertura_de_credito_coontabilidade.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1404/oficio_005.2022_-_encaminhamento_projeto_de_apl_002.2023_-_abertura_de_credito_coontabilidade.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 02/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1405/oficio_006.2022_-_encaminhamento_apl_003.2023_-_contabilidade.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1405/oficio_006.2022_-_encaminhamento_apl_003.2023_-_contabilidade.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 03/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1408/oficio_007.2022_-_encaminhamento_projeto_de_lei_ordinaria_005.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1408/oficio_007.2022_-_encaminhamento_projeto_de_lei_ordinaria_005.2023.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DO PROJETO DE LEI Nº 005/2023.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1409/oficio_008.2022_-_encaminhamento_projeto_de_apl_004.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1409/oficio_008.2022_-_encaminhamento_projeto_de_apl_004.2023.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DO PROJETO DE LEI Nº 004/2023.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1418/oficio_009.2022_-_encaminhamento_projeto_de_apl_006.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1418/oficio_009.2022_-_encaminhamento_projeto_de_apl_006.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 06/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1422/oficio_010.2022_-_encaminhamento_do_aplc_002.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1422/oficio_010.2022_-_encaminhamento_do_aplc_002.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Complementar nº 02/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1423/oficio_011.2022_-_encaminhamento_do_aplc_003.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1423/oficio_011.2022_-_encaminhamento_do_aplc_003.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Complementar nº 03/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1424/oficio_012.2022_-_encaminhamento_do_apl_007.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1424/oficio_012.2022_-_encaminhamento_do_apl_007.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 07/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1618/oficio_013.2023_-_encaminhamento_apl_047.2023_-_contabilidade.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1618/oficio_013.2023_-_encaminhamento_apl_047.2023_-_contabilidade.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 047/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1430/oficio_014.2022_-_encaminhamento_do_apl_008.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1430/oficio_014.2022_-_encaminhamento_do_apl_008.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 08/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1436/oficio_015.2022_-_encaminhamento_do_apl_009.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1436/oficio_015.2022_-_encaminhamento_do_apl_009.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 09/2023 do Executivo Municipal</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1437/oficio_016.2022_-_encaminhamento_do_apl_010.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1437/oficio_016.2022_-_encaminhamento_do_apl_010.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 010/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1440/oficio_017.2022_-_encaminhamento_do_apl_011.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1440/oficio_017.2022_-_encaminhamento_do_apl_011.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 011/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1447/oficio_018.2022_-_encaminhamento_do_apl_012.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1447/oficio_018.2022_-_encaminhamento_do_apl_012.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 012/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1448/oficio_019.2022_-_encaminhamento_do_apl_013.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1448/oficio_019.2022_-_encaminhamento_do_apl_013.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 013/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1456/oficio_020.2022_-_encaminhamento_do_apl_014.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1456/oficio_020.2022_-_encaminhamento_do_apl_014.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 014/2023.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1462/oficio_022.2022_-_encaminhamento_do_apl_015.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1462/oficio_022.2022_-_encaminhamento_do_apl_015.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 015/2023 do Executivo Municipal</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1463/oficio_023.2022_-_encaminhamento_do_apl_017.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1463/oficio_023.2022_-_encaminhamento_do_apl_017.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 017/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1466/oficio_024.2022_-_encaminhamento_do_apl_018.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1466/oficio_024.2022_-_encaminhamento_do_apl_018.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 018/2023 do Executivo Municipal</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1467/oficio_025.2022_-_encaminhamento_do_apl_016.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1467/oficio_025.2022_-_encaminhamento_do_apl_016.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 016/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1473/oficio_028.2022_-_encaminhamento_do_apl_019.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1473/oficio_028.2022_-_encaminhamento_do_apl_019.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 019/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1471/oficio_029.2022_-_encaminhamento_do_apl_020.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1471/oficio_029.2022_-_encaminhamento_do_apl_020.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 020/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1475/oficio_030.2022_-_encaminhamento_do_apl_021.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1475/oficio_030.2022_-_encaminhamento_do_apl_021.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 021/2023</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1476/oficio_031.2022_-_encaminhamento_do_apl_022.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1476/oficio_031.2022_-_encaminhamento_do_apl_022.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 022/2023</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1512/oficio_032.2022_-_retirada_de_tramitacao_do_apl_017.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1512/oficio_032.2022_-_retirada_de_tramitacao_do_apl_017.2023.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada de tramitação do Anteprojeto de Lei nº 017/2023.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1511/oficio_033.2022_-_encaminhamento_do_aplc_04.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1511/oficio_033.2022_-_encaminhamento_do_aplc_04.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei Complementar nº 04/2023.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1480/apl_023.2023__mensagem.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1480/apl_023.2023__mensagem.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 023/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1482/oficio_036.2022_-_encaminhamento_do_apl_024.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1482/oficio_036.2022_-_encaminhamento_do_apl_024.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 024/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1502/oficio_38.2023_-_resposta_ao_requerimento_18-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1502/oficio_38.2023_-_resposta_ao_requerimento_18-2022.pdf</t>
   </si>
   <si>
     <t>Resposta ao Oficio nº 093/2022/CMIS com assunto, encaminhamento do Requerimento nº 018/2022</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1495/oficio_039.2022_-_encaminhamento_do_apl_025.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1495/oficio_039.2022_-_encaminhamento_do_apl_025.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Anteprojeto de Lei nº 25/2023.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1504/oficio_041.2022_-_encaminhamento_do_apl_026.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1504/oficio_041.2022_-_encaminhamento_do_apl_026.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 026/2023</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1513/oficio_042.2022_-_encaminhamento_projeto_de_lei_027.2023_-_uso_barracao.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1513/oficio_042.2022_-_encaminhamento_projeto_de_lei_027.2023_-_uso_barracao.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 027/2023 do Executivo Municipal</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1516/oficio_043.2022_-_encaminhamento_projeto_de_lei_028.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1516/oficio_043.2022_-_encaminhamento_projeto_de_lei_028.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 028/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1517/oficio_044.2022_-_encaminhamento_projeto_de_lei_029.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1517/oficio_044.2022_-_encaminhamento_projeto_de_lei_029.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 029/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1520/oficio_045.2022_-_encaminhamento_projeto_de_lei_030.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1520/oficio_045.2022_-_encaminhamento_projeto_de_lei_030.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 030/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1524/oficio_046.2022_-_encaminhamento_projeto_de_lei_031.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1524/oficio_046.2022_-_encaminhamento_projeto_de_lei_031.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 031/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1527/oficio_047.2022_-_encaminhamento_projeto_de_lei_032.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1527/oficio_047.2022_-_encaminhamento_projeto_de_lei_032.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 032/2023 do Executivo Municipal</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1529/oficio_048.2022_-_encaminhamento_projeto_de_lei_033.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1529/oficio_048.2022_-_encaminhamento_projeto_de_lei_033.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 033/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1531/oficio_049.2022_-_encaminhamento_projeto_de_lei_034.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1531/oficio_049.2022_-_encaminhamento_projeto_de_lei_034.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 034/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1532/oficio_050.2023_-_retirada_do_apl_030.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1532/oficio_050.2023_-_retirada_do_apl_030.2023.pdf</t>
   </si>
   <si>
     <t>Retirada de tramitação do Projeto de Lei nº 030/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1534/oficio_052.2022_-_concurso_publico_no_01-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1534/oficio_052.2022_-_concurso_publico_no_01-2022.pdf</t>
   </si>
   <si>
     <t>Concurso Público nº 01/2022 - Cargo de Operador de Maquinas Pesadas</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1544/oficio_053.2023_-_encaminhamento_do_projeto_de_lei_no_035-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1544/oficio_053.2023_-_encaminhamento_do_projeto_de_lei_no_035-2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 035/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1545/oficio_054.2023_-_encaminhamento_do_projeto_de_lei_no_036-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1545/oficio_054.2023_-_encaminhamento_do_projeto_de_lei_no_036-2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do do Projeto de Lei nº 036/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1561/oficio_056.2023_-_encaminhamento_do_projeto_de_lei_no_037-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1561/oficio_056.2023_-_encaminhamento_do_projeto_de_lei_no_037-2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 037/2023 do Executivo Municipal</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1562/oficio_057.2023_-_encaminhamento_do_projeto_de_lei_no_038-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1562/oficio_057.2023_-_encaminhamento_do_projeto_de_lei_no_038-2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 038/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1565/oficio_058.2023_-_encaminhamento_de_anexos_ao_projeto_de_lei_38-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1565/oficio_058.2023_-_encaminhamento_de_anexos_ao_projeto_de_lei_38-2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de anexos ao Projeto de Lei nº 038/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1566/oficio_059.2023_-_encaminhamento_do_projeto_de_lei_no_039-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1566/oficio_059.2023_-_encaminhamento_do_projeto_de_lei_no_039-2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 039/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1567/oficio_060.2023_-_encaminhamento_do_projeto_de_lei_no_040-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1567/oficio_060.2023_-_encaminhamento_do_projeto_de_lei_no_040-2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 040/2023 do Executivo Municipal</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1575/oficio_061.2023_-_resposta_ao_oficio_88_cmis.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1575/oficio_061.2023_-_resposta_ao_oficio_88_cmis.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício nº 088/2023 - CMIS</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1574/oficio_062.2023_-_encaminhamento_de_anexos_ao_projeto_de_lei_38-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1574/oficio_062.2023_-_encaminhamento_de_anexos_ao_projeto_de_lei_38-2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Anexos do Projeto de Lei nº 038/2023</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1577/oficio_063.2023_-_encaminhamento_do_projeto_de_lei_no_041-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1577/oficio_063.2023_-_encaminhamento_do_projeto_de_lei_no_041-2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 041/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1578/oficio_065.2023_-_requerimento_de_retirada_do_projeto_de_lei_35-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1578/oficio_065.2023_-_requerimento_de_retirada_do_projeto_de_lei_35-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento de Retirada do Projeto de Lei nº 035/2023.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1558/oficio_66.2022_-_resposta_aos_requerimentos_11_e_14-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1558/oficio_66.2022_-_resposta_aos_requerimentos_11_e_14-2022.pdf</t>
   </si>
   <si>
     <t>Resp. Oficio nº 040/2022 - CMIS._x000D_
 Assunto: Encaminhamentos dos Requerimentos nº 11 e 14/2022.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1581/oficio_067.2023_-_encaminhamento_do_projeto_de_lei_no_042-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1581/oficio_067.2023_-_encaminhamento_do_projeto_de_lei_no_042-2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 042/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1559/oficio_068.2022_-_resposta_a_indicacao_14-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1559/oficio_068.2022_-_resposta_a_indicacao_14-2022.pdf</t>
   </si>
   <si>
     <t>Resp. Oficio nº 042/2022 - CMIS._x000D_
 Assunto: Encaminhamento da Indicação nº 014/2022.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Resposta ao Oficio nº 049/2022/CMIS com assunto, encaminhamento da Indicação nº 016/2022</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1582/oficio_070.2023_-_encaminhamento_do_projeto_de_lei_no_043-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1582/oficio_070.2023_-_encaminhamento_do_projeto_de_lei_no_043-2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 043/2023 do Executivo Muncipal.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1609/oficio_072.2023_-_encaminhamento_do_projeto_de_lei_no_045-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1609/oficio_072.2023_-_encaminhamento_do_projeto_de_lei_no_045-2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 045/2023 do Executivo Municipal</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1611/oficio_073.2023_-_encaminhamento_do_projeto_de_lei_no_044-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1611/oficio_073.2023_-_encaminhamento_do_projeto_de_lei_no_044-2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 044/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1613/oficio_075.2023_-_retirada_do_projeto_de_lei_no_044-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1613/oficio_075.2023_-_retirada_do_projeto_de_lei_no_044-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento de retirada de tramitação do Projeto de Lei nº 044/2023.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1614/oficio_076.2023_-_encaminhamento_do_projeto_de_lei_no_046-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1614/oficio_076.2023_-_encaminhamento_do_projeto_de_lei_no_046-2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 046/2023 do Executivo Municipal</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1615/oficio_077.2023_-_encaminhamento_do_projeto_de_lei_no_051-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1615/oficio_077.2023_-_encaminhamento_do_projeto_de_lei_no_051-2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 051/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1627/oficio_078.2023_-_encaminhamento_do_projeto_de_lei_no_052-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1627/oficio_078.2023_-_encaminhamento_do_projeto_de_lei_no_052-2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 052/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1629/oficio_080.2023_-_encaminhamento_do_projeto_de_lei_no_052-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1629/oficio_080.2023_-_encaminhamento_do_projeto_de_lei_no_052-2023.pdf</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1634/oficio_081.2023_-_solicitacao_de_prazo.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1634/oficio_081.2023_-_solicitacao_de_prazo.pdf</t>
   </si>
   <si>
     <t>Solicitação de prazo</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1640/oficio_082.2023_-_encaminhamento_do_projeto_de_lei_no_053-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1640/oficio_082.2023_-_encaminhamento_do_projeto_de_lei_no_053-2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 053/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1641/oficio_083.2023_-_encaminhamento_do_projeto_de_lei_no_054-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1641/oficio_083.2023_-_encaminhamento_do_projeto_de_lei_no_054-2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 054/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1648/oficio_087.2023_-_encaminhamento_do_projeto_de_lei_no_055-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1648/oficio_087.2023_-_encaminhamento_do_projeto_de_lei_no_055-2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 055/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1652/oficio_089.2023_-_encaminhamento_do_projeto_de_lei_no_056-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1652/oficio_089.2023_-_encaminhamento_do_projeto_de_lei_no_056-2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 056/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1650/oficio_090.2023_-_encaminhamento_apl_055.2023_-_dotacao_..pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1650/oficio_090.2023_-_encaminhamento_apl_055.2023_-_dotacao_..pdf</t>
   </si>
   <si>
     <t>Encaminhamento da substituição do Projeto de Lei nº 055/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1655/oficio_093.2023_-_encaminhamento_do_projeto_de_lei_no_057-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1655/oficio_093.2023_-_encaminhamento_do_projeto_de_lei_no_057-2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 057/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1656/oficio_094.2023_-_encaminhamento_do_projeto_de_lei_no_058-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1656/oficio_094.2023_-_encaminhamento_do_projeto_de_lei_no_058-2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 058/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1663/oficio_095.2023_-_encaminhamento_do_projeto_de_lei_no_059-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1663/oficio_095.2023_-_encaminhamento_do_projeto_de_lei_no_059-2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 059/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1687/oficio_096.2023_-_encaminhamento_aplc_005.2023_-_leis_plano_diretor.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1687/oficio_096.2023_-_encaminhamento_aplc_005.2023_-_leis_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Encaminhamento dos Projetos de Lei Complementar nº 005, 006, 007, 008, 009, 010, 011/2023</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1729/oficio_097.2023_-_substituicao_do_projeto_de_lei_no_038-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1729/oficio_097.2023_-_substituicao_do_projeto_de_lei_no_038-2023.pdf</t>
   </si>
   <si>
     <t>Solicitação de Substituição do texto original do Projeto de Lei nº 38/2023 com fundamento no Artigo 110 inciso V do Regimento Interno da Câmara Municipal</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1695/oficio_098.2023_-_resposta_aos_oficios_no_102-133-144-2023-cmis.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1695/oficio_098.2023_-_resposta_aos_oficios_no_102-133-144-2023-cmis.pdf</t>
   </si>
   <si>
     <t>Respostas aos Ofícios nº 102/2023, 133/2023 e 144/2023/CMIS_x000D_
 Assunto: Proposta a Emenda à Lei Orgânica nº 01/2023.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1724/oficio_099.2023_-_resposta_ao_oficio_no_131-2023-cmis.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1724/oficio_099.2023_-_resposta_ao_oficio_no_131-2023-cmis.pdf</t>
   </si>
   <si>
     <t>Resp. Oficio nº 131/2023 - CMIS _x000D_
 Assunto: Solicitação de uma central de Atendimento na 3ª Companhia Independente da Polícia Militar de Loanda - PR.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1725/oficio_100.2023_-_resposta_ao_oficio_no_128-2023-cmis.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1725/oficio_100.2023_-_resposta_ao_oficio_no_128-2023-cmis.pdf</t>
   </si>
   <si>
     <t>Resp. Oficio nº 128/2023 - CMIS _x000D_
 Assunto: Encaminhamento da Indicação nº 027/2023</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1726/oficio_101.2023_-_resposta_ao_oficio_no_130-2023-cmis.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1726/oficio_101.2023_-_resposta_ao_oficio_no_130-2023-cmis.pdf</t>
   </si>
   <si>
     <t>Resp. Oficio nº 130/2023 - CMIS _x000D_
 Assunto: Encaminhamento da Indicação nº 029/2023</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1727/oficio_102.2023_-_resposta_aos_oficios_no_146e152-2023-cmis.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1727/oficio_102.2023_-_resposta_aos_oficios_no_146e152-2023-cmis.pdf</t>
   </si>
   <si>
     <t>Resp. Oficio nº 146 e 152/2023 - CMIS _x000D_
 Assunto: Solicitação de informações quanto as Minutas do Plano Diretor</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1696/oficio_103.2023_-_encaminhamento_apl_060.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1696/oficio_103.2023_-_encaminhamento_apl_060.2023.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DO PROJETO DE LEI Nº 060/2023</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1697/oficio_104.2023_-_encaminhamento_apl_061.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1697/oficio_104.2023_-_encaminhamento_apl_061.2023.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DO PROJETO DE LEI Nº 061/2023</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1728/oficio_105.2023_-_resposta_a_oficios.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1728/oficio_105.2023_-_resposta_a_oficios.pdf</t>
   </si>
   <si>
     <t>Resp. Ofícios nº 012 e 081/2022, 100,101, 107, e 250/2023- CMIS _x000D_
 Assunto: Respostas as indicações nº 02 e 26/2022, 19, 20 e 24/2023.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1708/oficio_108.2023_-_encaminhamento_apls_06-07-08-09-10-11.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1708/oficio_108.2023_-_encaminhamento_apls_06-07-08-09-10-11.2023.pdf</t>
   </si>
   <si>
     <t>Solicitação de Substituição do texto original dos Projetos de Lei Complementar 005, 006, 007, 008, 009, 010 e 011/2023 com fundamento no Artigo 110 inciso V do Regimento Interno da Câmara Municipal.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1731/oficio_109.2023_-_encaminhamento_apl_062.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1731/oficio_109.2023_-_encaminhamento_apl_062.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 062/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1732/oficio_110.2023_-_encaminhamento_apl_063.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1732/oficio_110.2023_-_encaminhamento_apl_063.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 063/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1743/oficio_112.2023_-_encaminhamento_apl_064.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1743/oficio_112.2023_-_encaminhamento_apl_064.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 064/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1752/oficio_113.2023_-_retirada_do_apl_064.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1752/oficio_113.2023_-_retirada_do_apl_064.2023.pdf</t>
   </si>
   <si>
     <t>Solicitação de retirada de tramitação do Projeto de Lei nº 064/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1753/oficio_114.2023_-_encaminhamento_apl_065.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1753/oficio_114.2023_-_encaminhamento_apl_065.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 065/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1754/oficio_115.2023_-_encaminhamento_apl_066.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1754/oficio_115.2023_-_encaminhamento_apl_066.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 066/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1757/oficio_116.2023_-_encaminhamento_aplc_012.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1757/oficio_116.2023_-_encaminhamento_aplc_012.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Complementar nº 012/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1759/oficio_117.2023_-_encaminhamento_apl_067.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1759/oficio_117.2023_-_encaminhamento_apl_067.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 067/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1769/oficio_118.2023_-_encaminhamento_apl_068.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1769/oficio_118.2023_-_encaminhamento_apl_068.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 068/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1560/oficio_119.2022_-_resposta_a_indicacao_24-2022.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1560/oficio_119.2022_-_resposta_a_indicacao_24-2022.pdf</t>
   </si>
   <si>
     <t>Resp. Oficio nº 080/2022 - CMIS._x000D_
 Assunto: Encaminhamento da Indicação nº 24/2022.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1776/oficio_120.2023_-_encaminhamento_apl_069.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1776/oficio_120.2023_-_encaminhamento_apl_069.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 069/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1777/oficio_121.2023_-_encaminhamento_apl_070.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1777/oficio_121.2023_-_encaminhamento_apl_070.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 070/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1778/oficio_122.2023_-_encaminhamento_apl_071.2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1778/oficio_122.2023_-_encaminhamento_apl_071.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 071/2023 do Executivo Municipal</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1585/oficio_131.2023_-_resposta_a_indicacao_no_011-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1585/oficio_131.2023_-_resposta_a_indicacao_no_011-2023.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício nº 067/2023- CMIS - Encaminhamento da Indicação nº 011/2023.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1586/oficio_132.2023_-_resposta_a_indicacao_no_09-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1586/oficio_132.2023_-_resposta_a_indicacao_no_09-2023.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício nº 064/2023/CMIS - Encaminhamento da Indicação nº 09/2023</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1587/oficio_133.2023_-_resposta_a_indicacao_no_015-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1587/oficio_133.2023_-_resposta_a_indicacao_no_015-2023.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício nº 078/2023/CMIS - Encaminhamento da Indicação nº 015/2023</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1588/oficio_134.2023_-_resposta_a_indicacao_no_013-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1588/oficio_134.2023_-_resposta_a_indicacao_no_013-2023.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício nº 071/2023/CMIS - Encaminhamento da Indicação nº 013/2023</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1589/oficio_135.2023_-_resposta_a_indicacao_no_012-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1589/oficio_135.2023_-_resposta_a_indicacao_no_012-2023.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício nº 070/2023/CMIS - Encaminhamento da Indicação nº 012/2023</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1590/oficio_136.2023_-_resposta_a_indicacao_no_08-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1590/oficio_136.2023_-_resposta_a_indicacao_no_08-2023.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício nº 046/2023/CMIS - Encaminhamento da Indicação nº 08/2023</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1533/oficio_137.2023_-_resposta_a_indicacao_no_016-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1533/oficio_137.2023_-_resposta_a_indicacao_no_016-2023.pdf</t>
   </si>
   <si>
     <t>Resposta ao Oficio nº 079/2023 - CMIS, sobre o encaminhamento da Indicação nº 016/2023.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1591/oficio_139.2023_-_resposta_a_indicacao_no_013-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1591/oficio_139.2023_-_resposta_a_indicacao_no_013-2023.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício nº 073/2023/CMIS - Encaminhamento da Indicação nº 013/2023</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1592/oficio_140.2023_-_resposta_a_indicacao_no_017-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1592/oficio_140.2023_-_resposta_a_indicacao_no_017-2023.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício nº 080/2023/CMIS - Encaminhamento da Indicação nº 017/2023</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1593/oficio_141.2023_-_resposta_a_indicacao_no_010-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1593/oficio_141.2023_-_resposta_a_indicacao_no_010-2023.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício nº 063/2023/CMIS - Encaminhamento da Indicação nº 010/2023</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1579/oficio_162.2023_-_resposta_ao_requerimento_no_09-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1579/oficio_162.2023_-_resposta_ao_requerimento_no_09-2023.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 09/2023 - CMIS</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1620/oficio_194.2023_-_resposta_a_indicacao_no_019-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1620/oficio_194.2023_-_resposta_a_indicacao_no_019-2023.pdf</t>
   </si>
   <si>
     <t>Resposta a Indicação nº 019/2023</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1621/oficio_195.2023_-_resposta_a_indicacao_no_018-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1621/oficio_195.2023_-_resposta_a_indicacao_no_018-2023.pdf</t>
   </si>
   <si>
     <t>Resposta a Indicação nº 018/2023</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1709/oficio_207.2023_-_resposta_a_indicacao_no_020-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1709/oficio_207.2023_-_resposta_a_indicacao_no_020-2023.pdf</t>
   </si>
   <si>
     <t>Resp. Ofício nº 101/2023- CMIS_x000D_
 Assunto: Encaminhamento da Indicação nº 020/2023</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1710/oficio_208.2023_-_resposta_a_indicacao_no_021-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1710/oficio_208.2023_-_resposta_a_indicacao_no_021-2023.pdf</t>
   </si>
   <si>
     <t>Resp. Ofício nº 103/2023- CMIS _x000D_
 Assunto: Encaminhamento da Indicação nº 021/2023</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1711/oficio_209.2023_-_resposta_a_indicacao_no_022-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1711/oficio_209.2023_-_resposta_a_indicacao_no_022-2023.pdf</t>
   </si>
   <si>
     <t>Resp. Ofício oº 104/2023- CMIS _x000D_
 Assunto: Encaminhamento da Indicação nº 022/2023</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1635/oficio_224.2023_-_resposta_a_indicacao_no_023-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1635/oficio_224.2023_-_resposta_a_indicacao_no_023-2023.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício nº 106/2023 - CMIS - Encaminhamento da Indicação nº 023/2023</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1636/oficio_225.2023_-_resposta_a_indicacao_no_024-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1636/oficio_225.2023_-_resposta_a_indicacao_no_024-2023.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício nº 107/2023 - CMIS - Encaminhamento da Indicação nº 024/2023</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1675/oficio_230.2023_-_resposta_a_indicacao_no_026-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1675/oficio_230.2023_-_resposta_a_indicacao_no_026-2023.pdf</t>
   </si>
   <si>
     <t>Resp. Ofício nº 118/2023 - CMIS._x000D_
 Assunto: Encaminhamento da Indicação nº 026/2023</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1714/oficio_231.2023_-_resposta_ao_requerimento_no_015-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1714/oficio_231.2023_-_resposta_ao_requerimento_no_015-2023.pdf</t>
   </si>
   <si>
     <t>Resp. Ofício nº 119/2023-CMIS _x000D_
 Assunto: Requerimento nº 015/2023</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1676/oficio_234.2023_-_resposta_a_indicacao_no_025-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1676/oficio_234.2023_-_resposta_a_indicacao_no_025-2023.pdf</t>
   </si>
   <si>
     <t>Resp. Ofício nº 108/2023 - CMIS._x000D_
 Assunto: Encaminhamento da Indicação nº 025/2023</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1677/oficio_250.2023_-_resposta_a_indicacao_no_020-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1677/oficio_250.2023_-_resposta_a_indicacao_no_020-2023.pdf</t>
   </si>
   <si>
     <t>Resp. Ofício nº 129/2023- CMIS._x000D_
 Assunto: Encaminhamento da Indicação nº 020/2023</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1730/oficio_302-2023_-_projeto_38-2023_substituto_-.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1730/oficio_302-2023_-_projeto_38-2023_substituto_-.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício Nº 151/2023/CMIS – Projeto de Lei nº 38/2023.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1747/oficio_307.2023_-_resposta_a_indicacao_no_031-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1747/oficio_307.2023_-_resposta_a_indicacao_no_031-2023.pdf</t>
   </si>
   <si>
     <t>Resp. Ofício nº 149/2023- CMIS _x000D_
 Assunto: Encaminhamento da Indicação nº 031/2023</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1748/oficio_308.2023_-_resposta_a_indicacao_no_030-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1748/oficio_308.2023_-_resposta_a_indicacao_no_030-2023.pdf</t>
   </si>
   <si>
     <t>Resp. Ofício nº 148/2023- CMIS _x000D_
 Assunto: Encaminhamento da Indicação nº 030/2023</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1749/oficio_309.2023_-_resposta_ao_oficio_no_164-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1749/oficio_309.2023_-_resposta_ao_oficio_no_164-2023.pdf</t>
   </si>
   <si>
     <t>Assunto: Resposta Ofício 164-2023</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1751/oficio_310.2023_-_resposta_a_indicacao_no_033-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1751/oficio_310.2023_-_resposta_a_indicacao_no_033-2023.pdf</t>
   </si>
   <si>
     <t>Resp. Ofício nº 156/2023 - CMIS_x000D_
 Assunto: Encaminhamento da Indicação nº 33/2023</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1750/oficio_311.2023_-_resposta_a_indicacao_no_034-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1750/oficio_311.2023_-_resposta_a_indicacao_no_034-2023.pdf</t>
   </si>
   <si>
     <t>Resp. Ofício nº 157/2023 - CMIS_x000D_
 Assunto: Encaminhamento da Indicação nº 34/2023</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1762/oficio_313.2023_-_resposta_a_indicacao_no_035-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1762/oficio_313.2023_-_resposta_a_indicacao_no_035-2023.pdf</t>
   </si>
   <si>
     <t>Resposta a Indicação nº 035/2023</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1763/oficio_314.2023_-_resposta_a_indicacao_no_036-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1763/oficio_314.2023_-_resposta_a_indicacao_no_036-2023.pdf</t>
   </si>
   <si>
     <t>Resposta a Indicação nº 036/2023</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>OFIE</t>
   </si>
   <si>
     <t>Ofícios Expedidos</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1451/oficio_35-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1451/oficio_35-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que seja apreciado na Ordem do Dia em reunião ordinária o Parecer Técnico dessa Comissão e o presente Projeto de Lei Ordinária nº 034/2022 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1479/oficio_55-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1479/oficio_55-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que seja apreciado em reunião extraordinária o Parecer Técnico dessa Comissão que dispõe sobre a Prestação de Contas do Poder Executivo do Município de Itaúna do Sul-PR referente ao exercício financeiro de 2018.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>CESAS - Comissão de Educação, Saúde e Assistência Social</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1535/oficio_72-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1535/oficio_72-2023.pdf</t>
   </si>
   <si>
     <t>A Comissão de Educação, Saúde e Assistência Social solicita que seja apreciado em reunião Ordinária o Projeto de Lei Complementar nº 04/2023 que Dispõe sobre a regulamentação do serviço de Plantão Médico e da outras providências.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1536/oficio_77-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1536/oficio_77-2023.pdf</t>
   </si>
   <si>
     <t>A Comissão de Legislação, Justiça e Redação Final solicita que seja apreciado em reunião Ordinária o Projeto de Lei Complementar nº 04/2023 que Dispõe sobre a regulamentação do serviço de Plantão Médico e da outras providências.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>Celso Leite, Delcino, Sidnei</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1594/oficio_95-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1594/oficio_95-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que seja colocada na pauta da próxima reunião ordinária a presente Emenda à Lei Orgânica nº 01/2023.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>A Comissão de Legislação, Justiça e Redação Final solicita que seja apreciado em reunião Ordinária o Projeto de Lei nº 027/2023.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>A Comissão de Finanças e Orçamento solicita que seja apreciado em reunião Ordinária o Projeto de Lei nº 027/2023.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>Biênio 2023-2024</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1683/oficio_122-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1683/oficio_122-2023.pdf</t>
   </si>
   <si>
     <t>Apresenta Projeto de Lei nº 02/2023 de iniciativa da Mesa Diretiva da Câmara Municipal de Itaúna do Sul.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1669/oficio_133-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1669/oficio_133-2023.pdf</t>
   </si>
   <si>
     <t>A Comissão de Finanças e Orçamento solicita que seja apreciado em reunião Ordinária no dia 16-10-2023 o Projeto de Lei nº 048/2023.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1670/oficio_134-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1670/oficio_134-2023.pdf</t>
   </si>
   <si>
     <t>A Comissão de Finanças e Orçamento solicita que seja apreciado em reunião Ordinária no dia 16-10-2023 o Projeto de Lei nº 049/2023.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1671/oficio_135-2023-cfo.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1671/oficio_135-2023-cfo.pdf</t>
   </si>
   <si>
     <t>A Comissão de Finanças e Orçamento solicita que seja apreciado em reunião Ordinária no dia 16-10-2023 o Projeto de Lei nº 050/2023.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1761/oficio_160-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1761/oficio_160-2023.pdf</t>
   </si>
   <si>
     <t>A Comissão de Legislação, Justiça e Redação Final solicita que seja apreciado em reunião Ordinária a Proposta de Emenda à Lei Orgânica nº 01/2023 do Legislativo.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Delcino</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1413/ind-01-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1413/ind-01-2023.pdf</t>
   </si>
   <si>
     <t>O vereador Dercino Leonildo de Sá, com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, para que os carros da saúde passe em frente à casa dos idosos.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1414/ind-02-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1414/ind-02-2023.pdf</t>
   </si>
   <si>
     <t>O vereador Dercino Leonildo de Sá, com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, para que construa novos pontos de abrigo de ônibus na Vila Nossa Senhora do Rócio.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1415/ind-03-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1415/ind-03-2023.pdf</t>
   </si>
   <si>
     <t>O vereador Dercino Leonildo de Sá, com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento _x000D_
 Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, para que viabilize a Secretaria de Viação e Obras para que seja feito a poda das gramas nas duas saídas de águas pluviais. E a poda das Gramas no Terreno ao lado do Conjunto Colibri.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>Badaró, Silvio de Mazzi</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1444/ind-05-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1444/ind-05-2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores Silvio de Mazzi dos Santos e Valdeir Aparecido Laureano, Reiterando a Indicação nº 016/2021 com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, para que seja feito levantes na Estrada São Paulo Paraná no seguinte local._x000D_
 - Dois levantes na Estrada São Paulo Paraná. _x000D_
 (mapa com a posição dos levantes em anexo).</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>Barbinha</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1459/ind-06-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1459/ind-06-2023.pdf</t>
   </si>
   <si>
     <t>O vereador Luciano dos Santos com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, para que seja feito calçadas com estacionamento em frente a APAE ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE ITAÚNA DO SUL-PR mantenedora da ESCOLA PROFESSORA HISSAKO MATUOKA CORREIA.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1460/ind-07-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1460/ind-07-2023.pdf</t>
   </si>
   <si>
     <t>Reiterando a Indicação nº 03/2022 dos vereadores Dercino Leonildo de Sá e Silvio de Mazzi dos Santos. O vereador Luciano dos Santos com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, para providenciar no poço de água o carregamento com mais rapidez no enchimento do caminhão pipa e adaptar um segundo portão de acesso na rua lateral.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>Sidnei, Badaró, Barbinha, Celso Leite, Delcino, João Paulo, Passo Longo, Silvio de Mazzi, Tcharlão</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1470/ind-08-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1470/ind-08-2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores, Adão Luiz Romanelli, Celso Inocêncio Leite, Dercino Leonildo de Sá, Israel dos Santos, João Paulo Belém, Luciano dos santos, Sidnei Carrilho Pelizer, Sílvio de Mazzi dos Santos e Valdeir Aparecido Laureano. Com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de ltaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, para providenciar a contratação de agentes de segurança para o Colégio Estadual Rui Barbosa, Escola Municipal Professora Maria de Fátima Sottoriva de Mazzi, Escola Estadual Machado de Assis, Apae Associação de pais e amigos dos excepcionais de ltaúna do Sul -PR mantenedora da Escola Professora Hissako Matuoka Correia e Centro Municipal de Educação Infantil Pequeno Príncipe CMEI e Biblioteca Cidadã.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1498/ind-09-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1498/ind-09-2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores Adão Luiz Romanelli, Celso Inocêncio Leite, Dercino Leonildo de Sá, Israel dos Santos, João Paulo Belém, Luciano dos Santos, Sidnei Carrilho Pelizer, Sílvio de Mazzi dos Santos e Valdeir Aparecido Laureano, desta Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e Regimento Interno da Câmara Municipal de Itaúna do Sul, indicam ao Senhor Prefeito Gilson José de Gois, que seja regularizada a doação do imóvel nº 31, na Rua Estados Unidos, deste Município, de acordo com a Lei nº 38/88, à Associação de Desenvolvimento Comunitário de Itaúna do Sul, CNPJ 78.844.354/0001-00.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1497/ind-10-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1497/ind-10-2023.pdf</t>
   </si>
   <si>
     <t>O vereador Luciano dos Santos, desta Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois a realização de limpeza das galerias e das ruas após a finalização das obras de calçamento no Conjunto Colibri, onde recentemente foi terminado o asfaltamento das ruas.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>Passo Longo</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1507/ind-11-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1507/ind-11-2023.pdf</t>
   </si>
   <si>
     <t>O vereador Israel dos Santos com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, que providencie para que o ônibus universitário do nosso município que vai e vem de Paranavaí na volta pare na entrada da Vila Nossa Senhora do Rocio.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>Barbinha, Silvio de Mazzi</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1508/ind-12-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1508/ind-12-2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores Luciano dos Santos e Silvio de Mazzi dos Santos, desta Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indicam ao Senhor Prefeito Gilson José de Gois a regularização do Piso Nacional de Enfermagem no nosso Município, conforme estabelecem a Lei Federal 14.434/2022 e Emenda Constitucional 124/2022.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>Badaró, Barbinha, Celso Leite, Delcino, João Paulo, Passo Longo, Sidnei, Silvio de Mazzi, Tcharlão</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1509/ind-13-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1509/ind-13-2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores Adão Luiz Romanelli, Celso Inocêncio Leite, Dercino Leonildo de Sá, Israel dos Santos, João Paulo Belém, Luciano dos Santos, Sidnei Carrilho Pelizer, Silvio de Mazzi dos Santos e Valdeir Aparecido Laureano, desta Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e Regimento Interno da Câmara Municipal de Itaúna do Sul, indicam ao Senhor Prefeito Gilson José de Gois, a regularização do piso nacional dos Agentes Comunitários de Saúde - ACS e Agentes de Combate às Endemias no município de Itaúna do Sul/PR, conforme Emenda Constitucional 120/2022.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1602/ind-14-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1602/ind-14-2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores Adão Luiz Romanelli, Celso Inocêncio Leite, Dercino Leonildo de Sá, Israel dos Santos, João Paulo Belém, Luciano dos Santos, Sidnei Carrilho Pelizer, Sílvio de Mazzi dos Santos e Valdeir Aparecido Laureano, desta Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e Regimento Interno da Câmara Municipal de ltaúna do Sul, indicam ao Senhor Prefeito Gilson José de Gois, maior fiscalização quanto ao uso e pulverização aérea do agrotóxico glifosato, de acordo com a Lei Municipal 1.192/2017.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1605/ind-15-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1605/ind-15-2023.pdf</t>
   </si>
   <si>
     <t>O vereador Luciano dos Santos com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, urna atenção especial na UBS. (Unidade Básica de Saúde NISS II) para a manutenção dos seguintes equipamentos.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1604/ind-16-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1604/ind-16-2023.pdf</t>
   </si>
   <si>
     <t>O vereador Luciano dos Santos com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, para que seja construído uma pequena cobertura na Praça da Bandeira onde está localizado o palco usado para eventos da feira da lua entre outros.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>Sidnei</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1603/ind-17-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1603/ind-17-2023.pdf</t>
   </si>
   <si>
     <t>O vereador Sidnei Carrilho Pelizer com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, que providencie a pintura dos meios-fios da nossa cidade.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1598/ind-18-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1598/ind-18-2023.pdf</t>
   </si>
   <si>
     <t>O vereador Dercino Leonildo de Sá, com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de ltaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, que providencie a instalação de ponto de wi-fi no ônibus universitário que vai para Paranavaí.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1596/ind-19-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1596/ind-19-2023.pdf</t>
   </si>
   <si>
     <t>O vereador Dercino Leonildo de Sá, com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de ltaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, que providencie um estudo para ver a possibilidade de uma sinalização de trânsito na Rua Felinto de Souza Freire em Frente a Capela Mortuária.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1607/ind-20-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1607/ind-20-2023.pdf</t>
   </si>
   <si>
     <t>O vereador Israel dos Santos, com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, que providencie um quebra-molas na Rua Inglaterra em frente à delegacia no Cruzamento da Rua Amazonas.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1608/ind-21-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1608/ind-21-2023.pdf</t>
   </si>
   <si>
     <t>Reiterando a INDICAÇÃO nº 20/2021, indica ao Excelentíssimo Senhor Prefeito, Gilson José de Gois, para realizar a reforma e manutenção do calçamento das principais ruas e avenidas da cidade com ênfase nas avenidas Brasil e São Paulo.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1622/ind-22-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1622/ind-22-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito, Gilson José de Gois, para realizar a manutenção e pintura dos túmulos das crianças no Cemitério Municipal.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1637/ind-23-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1637/ind-23-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito, Gilson José de Gois, para que seja feito uma rampa de acesso aos portadores de deficiência, no Posto do Detran.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1638/ind-24-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1638/ind-24-2023.pdf</t>
   </si>
   <si>
     <t>O vereador Israel dos Santos, com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, que providencie os processos licitatórios referente ao barracão.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1639/ind-25-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1639/ind-25-2023.pdf</t>
   </si>
   <si>
     <t>O vereador Luciano dos Santos, desta Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois a criação no Município do Programa de Apoio e Incentivo ao Esporte.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1646/ind-26-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1646/ind-26-2023.pdf</t>
   </si>
   <si>
     <t>O vereador Luciano dos Santos, com assento nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, que estude a possibilidade da Feira da Lua realizada atualmente pela administração às sextas-feiras, possa ser realizada em dias alternados, ou seja, às sextas-feiras e sábados.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1672/ind-27-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1672/ind-27-2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores Adão Luiz Romanelli, Celso Inocêncio Leite, Dercino Leonildo de Sá, Israel dos Santos, João Paulo Belém, Luciano dos Santos, Sidnei Carrilho Pelizer, Sílvio de Mazzi dos Santos e Valdeir Aparecido Laureano, desta Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e Regimento Interno da Câmara Municipal de Itaúna do Sul, indicam ao Senhor Prefeito Gilson José de Gois, a conscientização da população quanto à limpeza dos terrenos, bem como a realização de manutenção de limpeza pela Municipalidade dos terrenos, visando evitar doenças e animais sinantrópicos, a exemplo dos escorpiões que estão sendo encontrados em nosso Município.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1673/ind-28-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1673/ind-28-2023.pdf</t>
   </si>
   <si>
     <t>O vereador Dercino Leonildo de Sá, com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, para que seja feito quebra-molas entre Avenida Brasil entre Rua Bahia e entre a Rua Itália. _x000D_
 Dois quebra-molas entre a Avenida Brasil entre Rua Bahia e entre a Rua Itália. (verificar lugares adequados para os quebra-molas).</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1674/ind-29-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1674/ind-29-2023.pdf</t>
   </si>
   <si>
     <t>O vereador Sidnei Carrilho Pelizer, com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, para que providencie uma recepção na Secretaria Da Saúde e Assentos adequados para os pacientes que aguardam atendimento.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>Silvio de Mazzi, Barbinha, Delcino</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1703/ind-30-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1703/ind-30-2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores Silvio de Mazzi dos Santos, Dercino Leonildo de Sá e Luciano dos Santos, com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, para verifique a situação do galpão da Vila Rural Nossa Senhora do Rodo Bairro Placa Itaúna.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>Barbinha, Delcino, Silvio de Mazzi</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1704/ind-31-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1704/ind-31-2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores Silvio de Mazzi dos Santos, Dercino Leonildo de Sá e Luciano dos Santos, com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, para que verifique a situação do galpão e da cozinha comunitária da Vila Rural Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>Silvio de Mazzi</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1705/ind-32-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1705/ind-32-2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores Silvio de Mazzi dos Santos, Dercino Leonildo de Sá e Luciano dos Santos, com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, para que seja instalado duas placas indicativas na PR-182 indicando o acesso a Vila Rural Nossa Senhora do Rocio.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>Badaró, João Paulo, Silvio de Mazzi</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1706/ind-33-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1706/ind-33-2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores Silvio de Mazzi dos santos, Valdeir Aparecido Laureano e João Paulo Belém. com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, para que entre em contato com as Associações Bairro Zimaré/São Paulo Paraná e Placa Itaúna para que deixem já instalado ponto para abastecimento do reservatório de água do caminhão pipa.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1707/ind-34-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1707/ind-34-2023.pdf</t>
   </si>
   <si>
     <t>O vereador Luciano dos Santos desta Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois a realização, com urgência, de melhorias na área industrial da cidade.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1745/ind-35-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1745/ind-35-2023.pdf</t>
   </si>
   <si>
     <t>O vereador Luciano dos Santos, com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, para que providencie limpeza em terrenos baldios, limpezas de calçadas e manutenção nas tampas de boca de lobo.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1746/ind-36-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1746/ind-36-2023.pdf</t>
   </si>
   <si>
     <t>O vereador Luciano dos Santos, com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, para disponibilizar ou contratar um monitor ou vigia temporário no parquinho que foi instalado na praça da bandeira.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Tcharlão, Badaró, Barbinha, Celso Leite, Delcino, João Paulo, Sidnei, Silvio de Mazzi</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1765/ind-37-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1765/ind-37-2023.pdf</t>
   </si>
   <si>
     <t>Adão Luiz Romanelli, Celso Inocêncio Leite, Dercino Leonildo de Sá, João Paulo Belém, Luciano dos Santos, Sidnei Carrilho Pelizer, Sílvio de Mazzi dos Santos e Valdeir Aparecido Laureano com assentos nessa Casa de leis, no uso de suas atribuições conferidas pela lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indicam ao Senhor Prefeito Gilson José de Gois, para que análise a indicação de construção de esqueleto e cobertura de barracão a empresa Paraná Barcos.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>Tcharlão, Badaró, Barbinha, Celso Leite, Delcino, João Paulo, Passo Longo, Sidnei, Silvio de Mazzi</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1766/ind-38-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1766/ind-38-2023.pdf</t>
   </si>
   <si>
     <t>Adão Luiz Romanelli, Celso Inocêncio Leite, Oercino Leonildo de Sá, Israel dos Santos, João Paulo Belém, Luciano dos Santos, Sidnei Carrilho Pelizer, Sílvio de Mazzi dos Santos e Valdeir Aparecido Laureano com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indicam ao Senhor Prefeito Gilson José de Gois, para que providencie a construção de pontos de ônibus coberto na Avenida São Paulo para os trabalhadores que vão para as empresas Mister Frango e Melhoramento.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1764/ind-39-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1764/ind-39-2023.pdf</t>
   </si>
   <si>
     <t>Luciano dos Santos, com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, para que providencie a troca dos refletores da quadra esportiva localizada no Conjunto Dom Benjamim por refletores de led.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Celso Leite, Delcino</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1434/req-01-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1434/req-01-2023.pdf</t>
   </si>
   <si>
     <t>Solicitamos que sejam informados o nome e cargo de cada funcionário que atua na Equipes I e II, e as áreas de atuação e carga horária de cada servidor, visto que os Programas (PSF) recebe recursos do Ministério da Saúde.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1435/req-03-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1435/req-03-2023.pdf</t>
   </si>
   <si>
     <t>A Comissão quer fazer uma nova avaliação do referido Projeto de Lei nº 06/2023.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1445/req-04-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1445/req-04-2023.pdf</t>
   </si>
   <si>
     <t>A Comissão de Finanças e Orçamento, solicita ao excelentíssimo Senhor Presidente Sidnei Carrilho Pelizer a prorrogação de prazo de votação de 20 (vintes) dias para a manifestação e apresentação do Projeto de Decreto que trata do julgamento das contas do Executivo de 2018.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1446/req-05-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1446/req-05-2023.pdf</t>
   </si>
   <si>
     <t>A Comissão de Legislação, Justiça e Redação Final, ao Excelentíssimo Senhor Presidente Sidnei Carrilho Pelizer solicita a prorrogação de prazo de votação de 10 (dez) dias do pronunciamento do relator sobre o Projeto de Lei nº 034/2022 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1455/req-06-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1455/req-06-2023.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Presidente Sidnei Carrilho Pelizer, a prorrogação de prazo de votação de 10 (dez) dias do pronunciamento do relator sobre o Projeto de Lei nº 06/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1556/req-07-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1556/req-07-2023.pdf</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1515/req-08-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1515/req-08-2023.pdf</t>
   </si>
   <si>
     <t>A Comissão de Educação, Saúde e Assistência Social requer ao Excelentíssimo Senhor Presidente Sidnei Carrilho Pelizer a prorrogação de prazo de votação de 10 (dez) dias do pronunciamento do relator sobre o Projeto de Lei Complementar nº 04/2023 proposto pelo Executivo Municipal.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>COSP - Comissão de Obras e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1580/req-09-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1580/req-09-2023.pdf</t>
   </si>
   <si>
     <t>Solicitação de providências e concessão de prazo.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1606/req-10-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1606/req-10-2023.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica nº 01/2023</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1631/req-11-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1631/req-11-2023.pdf</t>
   </si>
   <si>
     <t>prorrogação de prazo de votação de 10 (dez) dias do pronunciamento do relator sobre o Projeto de Lei nº 038/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1632/req-12-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1632/req-12-2023.pdf</t>
   </si>
   <si>
     <t>Tendo em vista a ausência de resposta do Executivo Municipal ao oficio 102/2023 encaminhado pelo Relator desta Comissão, requer a expedição de oficio pelo Presidente da Câmara Municipal, solicitando a resposta, com urgência, tendo em vista o prazo estipulado ter se findado em 21 de agosto de 2023, bem como requer a prorrogação de prazo na forma estabelecida no art. 72 do Regimento Interno, ou seja, até a resposta do Oficio.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento, Delcino, João Paulo, Silvio de Mazzi</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1679/req-13-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1679/req-13-2023.pdf</t>
   </si>
   <si>
     <t>A Comissão de Finanças e Orçamentos solicita ao Excelentíssimo Senhor Presidente Sidnei Carrilho Pelizer a designação de data para realização de audiência pública a ser realizada no recinto desta Câmara Municipal, visando tratar dos Projetos de Lei nº 48/2023, 49/2023 e 50/2023 apresentados pelo Executivo Municipal, que tratam, respectivamente, da proposta de Lei Orçamentária Anual (LOA) e das alterações na Lei de Diretrizes Orçamentárias (LDO) e no Plano Plurianual (PPA), para efetivo cumprimento da Lei de Responsabilidade Fiscal.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1659/req-14-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1659/req-14-2023.pdf</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>Badaró, Barbinha, Celso Leite, Delcino, João Paulo, Passo Longo, Silvio de Mazzi, Tcharlão</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1681/req-15-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1681/req-15-2023.pdf</t>
   </si>
   <si>
     <t>Os Ilustres Vereadores Adão Luiz Romanelli, Celso Inocêncio Leite, Dercino Leonildo de Sá, Israel dos Santos, João Paulo Belém, Luciano dos Santos, Sidnei Carrilho Pelizer, Silvio de Mazzi dos Santos e Valdeir Aparecido Laureano, no uso das atribuições que lhe são conferidas por Lei, REQUEREM ao _x000D_
 Excelentíssimo Senhor Presidente Sidnei Carrilho Pelizer a expedição de ofício ao Executivo Municipal solicitando a retirada ou a poda das árvores em frente à Prefeitura e Câmara Municipal com a máxima urgência.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1660/req-16-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1660/req-16-2023.pdf</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1680/req-17-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1680/req-17-2023.pdf</t>
   </si>
   <si>
     <t>A Comissão de Legislação Justiça e Redação Final requer prorrogação de prazo de votação de 10 (dez) dias do pronunciamento do relator sobre o Projeto de Lei nº 38/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1682/req-18-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1682/req-18-2023.pdf</t>
   </si>
   <si>
     <t>A Comissão de Legislação, Justiça e Redação Final. _x000D_
 Ao Excelentíssimo Senhor Presidente Sidnei Carrilho Pelizer a prorrogação de prazo de votação de 10 ( dez) dias do pronunciamento do relator sobre o Projeto de Lei do Legislativo nº02/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1686/req-19-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1686/req-19-2023.pdf</t>
   </si>
   <si>
     <t>Assunto: Proposta de Emenda à Lei Orgânica nº 01/2023 - REITERAÇÃO DE PEDIDO DE INFORMAÇÕES E PRAZO</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1678/req-20-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1678/req-20-2023.pdf</t>
   </si>
   <si>
     <t>O Ilustre Vereador Dercino Leonildo de Sá no uso das atribuições que lhes são conferidas por Lei. _x000D_
 Requer que o Prefeito Gilson José de Gois informe ao poder Legislativo, como está a situação do Auto Clave Horizontal Automático, para uso exclusivo do Hospital Municipal e que foi entregue pela empresa C.E Carvalho.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1735/req-21-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1735/req-21-2023.pdf</t>
   </si>
   <si>
     <t>Dispensa de prazo para emissão de novo parecer ao Projeto de Lei nº 38/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1737/req-22-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1737/req-22-2023.pdf</t>
   </si>
   <si>
     <t>Pedido de providências e prazo à Proposta de Emenda a Lei Orgânica nº 01/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1736/req-23-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1736/req-23-2023.pdf</t>
   </si>
   <si>
     <t>Solicitação de prazo para emissão do parecer ao Projeto de Lei nº 038/2023 do Executivo Municipal.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>DSPC</t>
   </si>
   <si>
     <t>Despacho</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1416/dsp-01-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1416/dsp-01-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 04/2023, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 04/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1417/dsp-02-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1417/dsp-02-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 05/2023, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 05/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1427/dsp-03-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1427/dsp-03-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei Complementar nº 002/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei Complementar nº 002/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1428/dsp-04-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1428/dsp-04-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei Complementar nº 003/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei Complementar nº 003/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1429/dsp-05-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1429/dsp-05-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 007/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 007/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1433/dsp-06-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1433/dsp-06-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 08/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 08/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1442/dsp-07-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1442/dsp-07-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 09/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 09/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1443/dsp-08-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1443/dsp-08-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 010/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 010/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1452/dsp-09-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1452/dsp-09-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 11/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 11/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1453/dsp-10-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1453/dsp-10-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 12/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 12/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1454/dsp-11-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1454/dsp-11-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 13/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 13/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1458/dsp-12-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1458/dsp-12-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 14/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 14/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1469/dsp-13-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1469/dsp-13-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 16/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 16/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1488/dsp-14-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1488/dsp-14-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 19/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 19/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1489/dsp-15-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1489/dsp-15-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 20/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 20/2023 com base no art. 144 do Regimento Interno</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1490/dsp-16-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1490/dsp-16-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 21/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 21/2023 com base no art. 144 do Regimento Interno</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1491/dsp-17-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1491/dsp-17-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 22/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 22/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1492/dsp-18-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1492/dsp-18-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 23/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 23/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1493/dsp-19-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1493/dsp-19-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 24/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 24/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1494/dsp-20-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1494/dsp-20-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 25/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 25/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1506/dsp-21-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1506/dsp-21-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 026/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 026/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1538/dsp-22-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1538/dsp-22-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 028/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 028/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1539/dsp-23-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1539/dsp-23-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 029/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 029/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1540/dsp-24-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1540/dsp-24-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 032/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 032/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1541/dsp-25-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1541/dsp-25-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 031/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 031/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1542/dsp-26-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1542/dsp-26-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 034/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 034/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1543/dsp-27-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1543/dsp-27-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 033/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 033/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1570/dsp-28-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1570/dsp-28-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Anteprojeto de Lei Ordinária nº 36/2023, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Anteprojeto de Lei Ordinária nº 36/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1571/dsp-29-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1571/dsp-29-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Anteprojeto de Lei Ordinária nº 37/2023, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Anteprojeto de Lei Ordinária nº 37/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1572/dsp-30-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1572/dsp-30-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Anteprojeto de Lei Ordinária nº 39/2023, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Anteprojeto de Lei Ordinária nº 39/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1573/dsp-31-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1573/dsp-31-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Anteprojeto de Lei Ordinária nº 40/2023, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Anteprojeto de Lei Ordinária nº 40/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1599/dsp-32-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1599/dsp-32-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Anteprojeto de Lei Ordinária nº 41/2023, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Anteprojeto de Lei Ordinária nº 41/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1600/dsp-33-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1600/dsp-33-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Anteprojeto de Lei Ordinária nº 42/2023, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Anteprojeto de Lei Ordinária nº 42/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1601/dsp-34-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1601/dsp-34-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Anteprojeto de Lei Ordinária nº 43/2023, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Anteprojeto de Lei Ordinária nº 43/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1619/dsp-35-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1619/dsp-35-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 045/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 045/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1712/dsp-36-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1712/dsp-36-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 046/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 046/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1630/dsp-37-2-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1630/dsp-37-2-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 047/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 047/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1713/dsp-38-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1713/dsp-38-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial aos Projetos de Lei nº 51 e 52/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência aos Projetos de Lei nº 51 e 52/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1644/dsp-39-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1644/dsp-39-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 053/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 053/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1645/dsp-40-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1645/dsp-40-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 054/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 054/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1653/dsp-41-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1653/dsp-41-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 055/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 055/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1654/dsp-42-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1654/dsp-42-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 056/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 056/2023 com base no art. 144 do Regimento Interno</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1661/dsp-43-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1661/dsp-43-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 057/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 057/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1662/dsp-44-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1662/dsp-44-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 058/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 058/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1665/dsp-45-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1665/dsp-45-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 059/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 059/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1700/dsp-46-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1700/dsp-46-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 060/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao projeto de Lei nº 060/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1701/dsp-47-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1701/dsp-47-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 061/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao projeto de Lei nº 061/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1738/dsp-48-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1738/dsp-48-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 062/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao projeto de Lei nº 062/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1739/dsp-49-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1739/dsp-49-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 063/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao projeto de Lei nº 063/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1767/dsp-50-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1767/dsp-50-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 065/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao projeto de Lei nº 065/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1768/dsp-51-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1768/dsp-51-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 066/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 066/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei Complementar nº 012/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei Complementar nº 012/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1772/dsp-53-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1772/dsp-53-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 067/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 067/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1773/dsp-54-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1773/dsp-54-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 068/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao projeto de Lei nº 068/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1780/dsp-55-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1780/dsp-55-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 069/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao projeto de Lei nº 069/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1781/dsp-56-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1781/dsp-56-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 070/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 070/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1782/dsp-57-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1782/dsp-57-2023.pdf</t>
   </si>
   <si>
     <t>Em atenção especial ao Projeto de Lei nº 071/2023 do Executivo Municipal, a Mesa Diretora da Câmara Municipal solicita a dispensa de parecer das Comissões Permanentes, com base no art. 78 do Regimento Interno e a concessão de urgência ao Projeto de Lei nº 071/2023 com base no art. 144 do Regimento Interno.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>PTLEG</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1555/parecer_tecnico-01-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1555/parecer_tecnico-01-2023.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico Legislativo em apreciação ao Projeto de Lei nº 034/2022 do Executivo Municipal que "Autoriza o Poder Executivo a Declarar como Entidade de Utilidade Pública a ASSOCIAÇÃO DOS PRODUTORES RURAIS DE ITAÚNA DO SUL - APROITA, inscrita no CNPJ nº 14.211.431/0001-01 e dá outras providências, nos termos da Lei Municipal nº 1.193/2017."</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1557/parecer_tecnico-02-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1557/parecer_tecnico-02-2023.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo ao Projeto de Lei nº 06/2023, que "Acrescenta incisos ao artigo 20 da Lei Municipal nº 1.105/2015 que dispõe sobre a política municipal de atendimento dos direitos da criança e do adolescente, e dá outras providências."</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1485/parecer_tecnico-03-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1485/parecer_tecnico-03-2023.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo em apreciação ao julgamento das Contas do Poder Executivo Municipal sobre o exercício financeiro de 2018.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1484/parecer_tecnico-04-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1484/parecer_tecnico-04-2023.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo ao Projeto de Lei nº 015/2022, que "Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2024, e dá outras providências".</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>Parecer Técnico Legislativo em Apreciação ao Projeto de Lei Complementar nº 04/2023.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1523/parecer_tecnico-06-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1523/parecer_tecnico-06-2023.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico Legislativo em apreciação ao Projeto de Lei Complementar nº 04/2023.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1633/parecer_tecnico-07-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1633/parecer_tecnico-07-2023.pdf</t>
   </si>
   <si>
     <t>Anteprojeto de Lei nº 38/2023 que visa autorizar o Poder Executivo a autorizar a transferência do imóvel cedido à empresa E.M. DA SILVA 1T AUNA ME _x000D_
 CNP J 12.500.332/0001-14 e dá outras providências.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1666/parecer_tecnico-08-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1666/parecer_tecnico-08-2023.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico Legislativo em apreciação aos Projetos de Lei nº 048/2023.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1667/parecer_tecnico-09-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1667/parecer_tecnico-09-2023.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico Legislativo em apreciação aos Projetos de Lei nº 049/2023.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1668/parecer_tecnico-10-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1668/parecer_tecnico-10-2023.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico Legislativo em apreciação aos Projetos de Lei nº 050/2023.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1684/parecer_tecnico-11-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1684/parecer_tecnico-11-2023.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico Legislativo em apreciação a Projeto de Lei nº 02/2023 de iniciativa do Legislativo Municipal.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1716/parecer_tecnico-12-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1716/parecer_tecnico-12-2023.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo da Comissão de Obras e Serviços Públicos em apreciação ao Projeto de Lei nº 027/2023 de iniciativa do Executivo Municipal.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1717/parecer_tecnico-13-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1717/parecer_tecnico-13-2023.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo da Comissão de Legislação, Justiça e Redação Final em apreciação ao Projeto de Lei nº 027/2023 de iniciativa do Executivo Municipal.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1718/parecer_tecnico-14-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1718/parecer_tecnico-14-2023.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo da Comissão de Finanças e Orçamento em apreciação ao Projeto de Lei nº 027/2023 de iniciativa do Executivo Municipal.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo da Comissão de Finanças e Orçamento em apreciação ao Projeto de Lei nº 048/2023 de iniciativa do Executivo Municipal.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo da Comissão de Finanças e Orçamento em apreciação ao Projeto de Lei nº 049/2023 de iniciativa do Executivo Municipal.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo da Comissão de Finanças e Orçamento em apreciação ao Projeto de Lei nº 050/2023 de iniciativa do Executivo Municipal.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1740/parecer_tecnico-18-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1740/parecer_tecnico-18-2023.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo da Comissão de Legislação, Justiça e Redação Final em apreciação à Proposta de Emenda à Lei Orgânica nº 01/2023 de iniciativa do Legislativo Municipal.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1783/parecer_tecnico-19-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1783/parecer_tecnico-19-2023.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo da Comissão de Legislação, Justiça e Redação Final em apreciação ao Projeto de Lei nº 038/2023 de iniciativa do Executivo Municipal.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1784/parecer_tecnico-20-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1784/parecer_tecnico-20-2023.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo da Comissão de Finanças e Orçamento em apreciação ao Projeto de Lei nº 038/2023 de iniciativa do Executivo Municipal.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1412/plo-01-2023-leg.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1412/plo-01-2023-leg.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual do vencimento dos servidores e subsídio dos vereadores da Câmara Municipal de Itaúna do Sul - Agentes Políticos Servidores Públicos Efetivos e Comissionados - Empregado Público - Servidores Inativos e Pensionistas.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1647/plol-02-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1647/plol-02-2023.pdf</t>
   </si>
   <si>
     <t>Estabelece sanções e penalidades administrativas para quem praticar maus-tratos aos animais no âmbito do Município de Itaúna do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1403/plo-01-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1403/plo-01-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos e remunerações dos servidores e agentes do Poder Executivo.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1406/plo-02-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1406/plo-02-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Anulação de dotação na LOA – Lei Orçamentária Anual nº 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1407/plo-03-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1407/plo-03-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Superávit Financeiro de Recursos Vinculados e_x000D_
 Anulação de dotação na LOA – Lei Orçamentária Anual nº 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1410/plo-04-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1410/plo-04-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Anulação de dotação na LOA - Lei Orçamentária Anual nº 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1411/plo-05-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1411/plo-05-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional suplementar por superávit e por Anulação de dotação na LOA Lei Orçamentária Anual nº 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias Lei Municipal nº 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1419/plo-06-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1419/plo-06-2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta incisos ao artigo 20 da Lei Municipal nº 1.105/2015 que dispõe sobre a política municipal de atendimento dos direitos da criança e do adolescente, e dá outras providências.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1425/plo-07-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1425/plo-07-2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação do anexo Tabela VIII da Lei Municipal nº 322/2001, que institui o Código Tributário do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1431/plo-08-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1431/plo-08-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Anulação de dotação na LOA - Lei Orçamentária Anual no 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias Lei Municipal nº 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1438/plo-09-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1438/plo-09-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Superávit de anos anteriores de dotação na LOA - Lei Orçamentária Anual no 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias Lei Municipal nº 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1439/plo-10-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1439/plo-10-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Superávit de anos anteriores de dotação na LOA - Lei Orçamentária Anual no 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias Lei Municipal nº 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1441/plo-11-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1441/plo-11-2023.pdf</t>
   </si>
   <si>
     <t>Institui o programa de incentivo a recuperação fiscal para o exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1449/plo-12-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1449/plo-12-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Superávit de anos Anteriores e por Excesso de Arrecadação de dotação na LOA - Lei Orçamentária Anual nº 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias Lei Municipal nº 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1450/plo-13-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1450/plo-13-2023.pdf</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1457/plo-14-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1457/plo-14-2023.pdf</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1461/plo-15-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1461/plo-15-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1465/plo-16-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1465/plo-16-2023.pdf</t>
   </si>
   <si>
     <t>Institui o COMTUR (Conselho Municipal de Turismo) e o FUMTUR (Fundo Municipal do Turismo) e de outras providências.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do serviço de plantão médico e dá outras providências.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1468/plo-18-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1468/plo-18-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do programa municipal de combate e prevenção a dengue, Chikungunya e Zika vírus, conforme especifica e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1474/plo-19-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1474/plo-19-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Superávit de anos anteriores e por anulação de dotação na LOA - Lei Orçamentária Anual nº 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1472/plo-20-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1472/plo-20-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por anulação de dotação na LOA - Lei Orçamentária Anual nº 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1477/plo-21-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1477/plo-21-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Anulação de dotação na LOA - Lei Orçamentária Anual nº 1.480/2022, e sobre a alteração da meta de trabalho na Lei M1.miçipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1478/plo-22-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1478/plo-22-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por tendência de Excesso de Arrecadação de dotação a LOA - Lei Orçamentária Anual nº 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1481/plo-23-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1481/plo-23-2023.pdf</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1483/plo-24-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1483/plo-24-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Superávit de anos Anteriores e por Anulação de dotação na LOA - Lei Orçamentária Anual nº 1 .480/2022, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1496/plo-25-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1496/plo-25-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Anulação de dotação na LOA - Lei Orçamentária Anual n° 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal n° 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de_x000D_
 Diretrizes Orçamentárias - Lei Municipal n° 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1505/plo-26-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1505/plo-26-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Anulação de dotação na LOA - Lei Orçamentária Anual n° 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal n° 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal n° 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1514/plo-27-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1514/plo-27-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Itaúna do Sul a realizar concessão de uso com encargos ou doação com encargos do imóvel Barracão área Industrial a empresas que assumirem os encargos de geração de empregos e cumprimento das formalidades legais, e dá outras providências.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1518/plo-28-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1518/plo-28-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Anulação de dotação na LOA - Lei Orçamentária Anual nº 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal n° 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal n° 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1519/plo-29-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1519/plo-29-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Superávit de anos Anteriores por Excesso de Arrecadação e por Anulação de dotação na LOA - Lei Orçamentária Anual n° 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal n° 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias Lei Municipal n° 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a autorizar a transferência do imóvel cedido à empresa E.M. DA SILVA ITAUNA ME CNPJ 12.500.332/0001-14 e dá outras providências.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1525/plo-31-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1525/plo-31-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Itaúna do Sul a complementar o valor previsto na carreira dos Servidores dos cargos de Agente Comunitário de Saúde, Agente de Combate à Endemias, Enfermeiro, Técnico de Enfermagem e Auxiliar de Enfermagem, para alcançar o piso salarial previsto a nível nacional, condicionado ao efetivo recebimento dos recursos da União para tal finalidade.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1526/plo-32-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1526/plo-32-2023.pdf</t>
   </si>
   <si>
     <t>Altera Amplia o benefício eventual de concessão de passagens, incluindo a concessão de passagens rodoviárias a provedores de famílias em situação de vulnerabilidade social, para fins de locomoção a outras cidades para trabalho temporário.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1528/plo-33-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1528/plo-33-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Anulação de Dotação de dotação na LOA - Lei Orçamentária Anual n° 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal n° 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1530/plo-34-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1530/plo-34-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Anulação de dotação na LOA - Lei Orçamentária Anual nº 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PP A 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar acordo com a Associação de Desenvolvimento Comunitário de Itaúna do Sul (ADECIS), para a regularização da área de terras e dá outras providências.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1547/plo-36-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1547/plo-36-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 1° da Lei Municipal nº 1099/2015, que autoriza o Município de Itaúna do Sul a utilizar poço artesiano comunitário, e dá outras providências.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1563/plo-37-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1563/plo-37-2023.pdf</t>
   </si>
   <si>
     <t>Homologa a reavaliação atuarial para equacionamento do déficit técnico do Regime Próprio de Previdência Social - RPPS, dos Servidores Públicos do Município de Itaúna do Sul, Estado do Paraná, que apurou o custo suplementar para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1564/plo-38-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1564/plo-38-2023.pdf</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1568/plo-39-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1568/plo-39-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Anulação de Dotação de dotação na LOA - Lei Orçamentária Anual nº 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias Lei Municipal nº 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1569/plo-40-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1569/plo-40-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Anulação de arrecadação de dotação na LOA - Lei Orçamentária Anual nº 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias Lei Municipal nº 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1576/plo-41-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1576/plo-41-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para venda, mediante licitação na modalidade leilão, de bens inservíveis pertencentes ao patrimônio público do município de Itaúna do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1583/plo-42-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1583/plo-42-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Excesso de Arrecadação e Anulação de Dotação na LOA - Lei Orçamentária Anual n° 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal n° 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias Lei Municipal n° 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1584/plo-43-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1584/plo-43-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Excesso de Arrecadação e por Anulação de arrecadação de dotação na LOA - Lei Orçamentária Anual n° 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal n° 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal n° 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>Promove adequação orçamentária no âmbito do Município de Itaúna do Sul e autoriza a abertura de crédito especial ao orçamento anual de 2023 no valor de R$ 52.875,34 que será acrescido à LOA.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1610/plo-45-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1610/plo-45-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Excesso de Arrecadação e por Anulação de Dotação na LOA – Lei Orçamentária Anual nº 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1616/plo-46-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1616/plo-46-2023.pdf</t>
   </si>
   <si>
     <t>Altera o art. 12 e 13 da Lei 1.474/2022, que dispõe sobre a carga horária para o Curso de formação para Diretores e porcentagem de acertos na prova objetiva, e dá outras providências.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1617/plo-47-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1617/plo-47-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Anulação de dotação na LOA – Lei Orçamentária Anual nº 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1623/plo-48-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1623/plo-48-2023.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Itaúna do Sul, Estado do Paraná, para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1624/plo-49-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1624/plo-49-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I e II da Lei nº 1.511/2023.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1625/plo-50-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1625/plo-50-2023.pdf</t>
   </si>
   <si>
     <t>Inclusão e alteração de Ações de Governo no Plano Plurianual de Investimentos - PPA para o exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1626/plo-51-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1626/plo-51-2023.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas no protocolo de intenções e estatuto/contrato do Consórcio Público Intermunicipal de Inovação e Desenvolvimento do Estado do Paraná - CINDEPAR, e dá outras providências.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1628/plo-52-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1628/plo-52-2023.pdf</t>
   </si>
   <si>
     <t>Retifica a Lei Municipal nº 1.523/2023, que homologou a reavaliação atuarial para equacionamento do déficit técnico do Regime Próprio de Previdência Social - RPPS, dos Servidores Públicos do Município de Itaúna do Sul, Estado do Paraná, e que apurou o custo suplementar para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1642/plo-53-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1642/plo-53-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por anulação de dotação na LOA - Lei Orçamentária Anual n° 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal n° 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1643/plo-54-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1643/plo-54-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por anulação de dotação na LOA - Lei Orçamentária Anual n° 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal n° 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal n° 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1649/plo-55-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1649/plo-55-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por anulação de dotação na LOA - Lei Orçamentária _x000D_
 Anual nº 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal nº 1 .460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1651/plo-56-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1651/plo-56-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Excesso de Arrecadação de dotação na LOA – Lei Orçamentária Anual nº 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1657/plo-57-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1657/plo-57-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Anulação de Dotação de dotação na LOA - Lei Orçamentária Anual n° 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal no 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal n° 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1658/plo-58-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1658/plo-58-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por excesso de arrecadação e por anulação de dotação na LOA Lei Orçamentária Anual n° 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal n° 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal n° 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1664/plo-59-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1664/plo-59-2023.pdf</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1698/plo-60-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1698/plo-60-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por excesso de arrecadação e por anulação de dotação na LOA Lei Orçamentária Anual n° 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal n° 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal no 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1699/plo-61-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1699/plo-61-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por anulação de dotação na LOA - Lei Orçamentária Anual n° 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal n° 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1733/plo-62-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1733/plo-62-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Anulação de Dotação na LOA Lei Orçamentária anual nº 1.180/2022, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.125/2021 do PPA 2022 a 2025, e na LDO Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.160/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1734/plo-63-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1734/plo-63-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por excesso de arrecadação na LOA - Lei Orçamentária Anual nº 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Altera o Capítulo V do Estatuto dos Servidores de Itaúna do Sul (Lei 85/90), para introduzir a previsão de férias coletivas e regulamentar a fruição de férias antes da conclusão do período aquisitivo.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1755/plo-65-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1755/plo-65-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Itaúna do Sul a firmar convênio direto com Instituições de Ensino para Estágio Curricular Supervisionado, nos termos da Lei Federal nº 11.788/2008.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1756/plo-66-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1756/plo-66-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Excesso de Arrecadação e por Anulação de Dotação na LOA – Lei Orçamentária Anual nº 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1760/plo-67-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1760/plo-67-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por superávit financeiro, excesso de arrecadação e por anulação de dotação na LOA Lei Orçamentária Anual n° 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal n° 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias Lei Municipal nº 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1770/plo-68-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1770/plo-68-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Fundo Previdenciário Municipal de Itaúna do Sul em abertura de crédito adicional especial por anulação de dotação de Recursos Vinculados na LOA - Lei Orçamentária Anual nº 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal no 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1774/plo-69-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1774/plo-69-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Superávit Financeiro de Recursos Vinculados na LOA - Lei Orçamentária Anual nº 1.541/2023, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias Lei Municipal nº 1.511/2023, e dá outras providências.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1775/plo-70-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1775/plo-70-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Excesso de Arrecadação de Dotação na LOA - Lei _x000D_
 Orçamentária Anual nº 1.480/2022, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias Lei Municipal nº 1.460/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1779/plo-71-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1779/plo-71-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para a venda do veículo de propriedade do município de Itaúna do Sul, pelo valor de lance condicional apresentado em leilão, de acordo com aprovação da Comissão de Leilão da Prefeitura de Itaúna do Sul.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1420/plc-02-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1420/plc-02-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 002/2022, que dispõe sobre Estrutura administrativa do Poder Executivo, incluindo na Secretaria de Educação, Esportes e Cultura, o setor de Turismo e dá outras providencias.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1421/plc-03-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1421/plc-03-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o processo seletivo simplificado para contratação de pessoal por tempo determinado, para atender a necessidade temporária de excepcional interesse público, conforme especifica.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1510/plc-04-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1510/plc-04-2023.pdf</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Diretor Municipal do Município de Itaúna do Sul/PR e dá outras providencias.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1689/plc_06-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1689/plc_06-2023.pdf</t>
   </si>
   <si>
     <t>Delimita o Perímetro Urbano do Município de Itaúna do Sul/PR e dá outras providências.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1690/plc_07-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1690/plc_07-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei de Zoneamento, Uso e Ocupação do Solo do município de Itaúna do Sul/PR e dá outras providências.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1691/plc_08-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1691/plc_08-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei de Parcelamento do Solo do município de Itaúna do Sul/PR e dá outras providências.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1692/plc_09-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1692/plc_09-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei de Sistema Viário do município de Itaúna do Sul/PR e dá outras providências.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1693/plc_10-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1693/plc_10-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Obras e Edificações do Município de Itaúna do Sul/PR e dá outras providencias.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1694/plc_11-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1694/plc_11-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Posturas do Município de Itaúna do Sul/PR e dá outras providencias.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1758/plc_12-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1758/plc_12-2023.pdf</t>
   </si>
   <si>
     <t>Altera o § 2º do artigo 182 da Lei Nº 322/2001, que institui o Código Tributário do Município de Itaúna do Sul.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1426/pdl-01-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1426/pdl-01-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Prestação de Contas do Poder Executivo do Município de Itaúna do Sul/PR, referente ao exercício financeiro de 2018.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1597/pr-01-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1597/pr-01-2023.pdf</t>
   </si>
   <si>
     <t>Estabelece o orçamento do Legislativo Municipal para o exercício de 2024.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1702/res-05-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1702/res-05-2023.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional no Orçamento do Poder Executivo Municipal de Itaúna do Sul, para 2023 por anulação externa de dotação orçamentária e dá outras providências.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1595/elo-05-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1595/elo-05-2023.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta artigos a Lei Orgânica do Município de Itaúna do Sul/PR.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1487/ead-01-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1487/ead-01-2023.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei nº 06/2023, que inclui novo parágrafo ao artigo 42 da Lei Municipal nº 1105/2015.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1741/ead-02-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1741/ead-02-2023.pdf</t>
   </si>
   <si>
     <t>Adiciona os incisos XXII e XXIV no art. 1º e adiciona o art. 28 na Proposta de Emenda à Lei Orgânica.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1486/emd-01-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1486/emd-01-2023.pdf</t>
   </si>
   <si>
     <t>Objeto de análise do § 5° do art. 3º do Anteprojeto de Lei 18/2023.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1537/emd-02-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1537/emd-02-2023.pdf</t>
   </si>
   <si>
     <t>Análise dos artigos 8°, 15, 16, 17 e 18 do Anteprojeto de Lei Complementar nº 04/2023.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1715/emd-03-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1715/emd-03-2023.pdf</t>
   </si>
   <si>
     <t>Análise do art. 1°, 2°, 3° e 5° do Anteprojeto de Lei nº 27/2023.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1685/emd-04-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1685/emd-04-2023.pdf</t>
   </si>
   <si>
     <t>Análise do artigo do § 2° do art. 9°; caput do artigo 11; e artigo 13 do Anteprojeto de Lei 02/2023 de Iniciativa do Legislativo Municipal.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1742/emd-05-2023.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1742/emd-05-2023.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 5º, 6º, 21, 24, 25 e 27 da Proposta de Emenda à Lei Orgânica.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4281,67 +4281,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1402/oficio-03-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1404/oficio_005.2022_-_encaminhamento_projeto_de_apl_002.2023_-_abertura_de_credito_coontabilidade.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1405/oficio_006.2022_-_encaminhamento_apl_003.2023_-_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1408/oficio_007.2022_-_encaminhamento_projeto_de_lei_ordinaria_005.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1409/oficio_008.2022_-_encaminhamento_projeto_de_apl_004.2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1418/oficio_009.2022_-_encaminhamento_projeto_de_apl_006.2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1422/oficio_010.2022_-_encaminhamento_do_aplc_002.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1423/oficio_011.2022_-_encaminhamento_do_aplc_003.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1424/oficio_012.2022_-_encaminhamento_do_apl_007.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1618/oficio_013.2023_-_encaminhamento_apl_047.2023_-_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1430/oficio_014.2022_-_encaminhamento_do_apl_008.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1436/oficio_015.2022_-_encaminhamento_do_apl_009.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1437/oficio_016.2022_-_encaminhamento_do_apl_010.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1440/oficio_017.2022_-_encaminhamento_do_apl_011.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1447/oficio_018.2022_-_encaminhamento_do_apl_012.2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1448/oficio_019.2022_-_encaminhamento_do_apl_013.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1456/oficio_020.2022_-_encaminhamento_do_apl_014.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1462/oficio_022.2022_-_encaminhamento_do_apl_015.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1463/oficio_023.2022_-_encaminhamento_do_apl_017.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1466/oficio_024.2022_-_encaminhamento_do_apl_018.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1467/oficio_025.2022_-_encaminhamento_do_apl_016.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1473/oficio_028.2022_-_encaminhamento_do_apl_019.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1471/oficio_029.2022_-_encaminhamento_do_apl_020.2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1475/oficio_030.2022_-_encaminhamento_do_apl_021.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1476/oficio_031.2022_-_encaminhamento_do_apl_022.2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1512/oficio_032.2022_-_retirada_de_tramitacao_do_apl_017.2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1511/oficio_033.2022_-_encaminhamento_do_aplc_04.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1480/apl_023.2023__mensagem.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1482/oficio_036.2022_-_encaminhamento_do_apl_024.2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1502/oficio_38.2023_-_resposta_ao_requerimento_18-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1495/oficio_039.2022_-_encaminhamento_do_apl_025.2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1504/oficio_041.2022_-_encaminhamento_do_apl_026.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1513/oficio_042.2022_-_encaminhamento_projeto_de_lei_027.2023_-_uso_barracao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1516/oficio_043.2022_-_encaminhamento_projeto_de_lei_028.2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1517/oficio_044.2022_-_encaminhamento_projeto_de_lei_029.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1520/oficio_045.2022_-_encaminhamento_projeto_de_lei_030.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1524/oficio_046.2022_-_encaminhamento_projeto_de_lei_031.2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1527/oficio_047.2022_-_encaminhamento_projeto_de_lei_032.2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1529/oficio_048.2022_-_encaminhamento_projeto_de_lei_033.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1531/oficio_049.2022_-_encaminhamento_projeto_de_lei_034.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1532/oficio_050.2023_-_retirada_do_apl_030.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1534/oficio_052.2022_-_concurso_publico_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1544/oficio_053.2023_-_encaminhamento_do_projeto_de_lei_no_035-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1545/oficio_054.2023_-_encaminhamento_do_projeto_de_lei_no_036-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1561/oficio_056.2023_-_encaminhamento_do_projeto_de_lei_no_037-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1562/oficio_057.2023_-_encaminhamento_do_projeto_de_lei_no_038-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1565/oficio_058.2023_-_encaminhamento_de_anexos_ao_projeto_de_lei_38-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1566/oficio_059.2023_-_encaminhamento_do_projeto_de_lei_no_039-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1567/oficio_060.2023_-_encaminhamento_do_projeto_de_lei_no_040-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1575/oficio_061.2023_-_resposta_ao_oficio_88_cmis.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1574/oficio_062.2023_-_encaminhamento_de_anexos_ao_projeto_de_lei_38-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1577/oficio_063.2023_-_encaminhamento_do_projeto_de_lei_no_041-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1578/oficio_065.2023_-_requerimento_de_retirada_do_projeto_de_lei_35-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1558/oficio_66.2022_-_resposta_aos_requerimentos_11_e_14-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1581/oficio_067.2023_-_encaminhamento_do_projeto_de_lei_no_042-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1559/oficio_068.2022_-_resposta_a_indicacao_14-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1582/oficio_070.2023_-_encaminhamento_do_projeto_de_lei_no_043-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1609/oficio_072.2023_-_encaminhamento_do_projeto_de_lei_no_045-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1611/oficio_073.2023_-_encaminhamento_do_projeto_de_lei_no_044-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1613/oficio_075.2023_-_retirada_do_projeto_de_lei_no_044-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1614/oficio_076.2023_-_encaminhamento_do_projeto_de_lei_no_046-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1615/oficio_077.2023_-_encaminhamento_do_projeto_de_lei_no_051-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1627/oficio_078.2023_-_encaminhamento_do_projeto_de_lei_no_052-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1629/oficio_080.2023_-_encaminhamento_do_projeto_de_lei_no_052-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1634/oficio_081.2023_-_solicitacao_de_prazo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1640/oficio_082.2023_-_encaminhamento_do_projeto_de_lei_no_053-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1641/oficio_083.2023_-_encaminhamento_do_projeto_de_lei_no_054-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1648/oficio_087.2023_-_encaminhamento_do_projeto_de_lei_no_055-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1652/oficio_089.2023_-_encaminhamento_do_projeto_de_lei_no_056-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1650/oficio_090.2023_-_encaminhamento_apl_055.2023_-_dotacao_..pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1655/oficio_093.2023_-_encaminhamento_do_projeto_de_lei_no_057-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1656/oficio_094.2023_-_encaminhamento_do_projeto_de_lei_no_058-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1663/oficio_095.2023_-_encaminhamento_do_projeto_de_lei_no_059-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1687/oficio_096.2023_-_encaminhamento_aplc_005.2023_-_leis_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1729/oficio_097.2023_-_substituicao_do_projeto_de_lei_no_038-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1695/oficio_098.2023_-_resposta_aos_oficios_no_102-133-144-2023-cmis.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1724/oficio_099.2023_-_resposta_ao_oficio_no_131-2023-cmis.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1725/oficio_100.2023_-_resposta_ao_oficio_no_128-2023-cmis.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1726/oficio_101.2023_-_resposta_ao_oficio_no_130-2023-cmis.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1727/oficio_102.2023_-_resposta_aos_oficios_no_146e152-2023-cmis.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1696/oficio_103.2023_-_encaminhamento_apl_060.2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1697/oficio_104.2023_-_encaminhamento_apl_061.2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1728/oficio_105.2023_-_resposta_a_oficios.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1708/oficio_108.2023_-_encaminhamento_apls_06-07-08-09-10-11.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1731/oficio_109.2023_-_encaminhamento_apl_062.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1732/oficio_110.2023_-_encaminhamento_apl_063.2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1743/oficio_112.2023_-_encaminhamento_apl_064.2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1752/oficio_113.2023_-_retirada_do_apl_064.2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1753/oficio_114.2023_-_encaminhamento_apl_065.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1754/oficio_115.2023_-_encaminhamento_apl_066.2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1757/oficio_116.2023_-_encaminhamento_aplc_012.2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1759/oficio_117.2023_-_encaminhamento_apl_067.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1769/oficio_118.2023_-_encaminhamento_apl_068.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1560/oficio_119.2022_-_resposta_a_indicacao_24-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1776/oficio_120.2023_-_encaminhamento_apl_069.2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1777/oficio_121.2023_-_encaminhamento_apl_070.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1778/oficio_122.2023_-_encaminhamento_apl_071.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1585/oficio_131.2023_-_resposta_a_indicacao_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1586/oficio_132.2023_-_resposta_a_indicacao_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1587/oficio_133.2023_-_resposta_a_indicacao_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1588/oficio_134.2023_-_resposta_a_indicacao_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1589/oficio_135.2023_-_resposta_a_indicacao_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1590/oficio_136.2023_-_resposta_a_indicacao_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1533/oficio_137.2023_-_resposta_a_indicacao_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1591/oficio_139.2023_-_resposta_a_indicacao_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1592/oficio_140.2023_-_resposta_a_indicacao_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1593/oficio_141.2023_-_resposta_a_indicacao_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1579/oficio_162.2023_-_resposta_ao_requerimento_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1620/oficio_194.2023_-_resposta_a_indicacao_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1621/oficio_195.2023_-_resposta_a_indicacao_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1709/oficio_207.2023_-_resposta_a_indicacao_no_020-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1710/oficio_208.2023_-_resposta_a_indicacao_no_021-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1711/oficio_209.2023_-_resposta_a_indicacao_no_022-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1635/oficio_224.2023_-_resposta_a_indicacao_no_023-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1636/oficio_225.2023_-_resposta_a_indicacao_no_024-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1675/oficio_230.2023_-_resposta_a_indicacao_no_026-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1714/oficio_231.2023_-_resposta_ao_requerimento_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1676/oficio_234.2023_-_resposta_a_indicacao_no_025-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1677/oficio_250.2023_-_resposta_a_indicacao_no_020-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1730/oficio_302-2023_-_projeto_38-2023_substituto_-.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1747/oficio_307.2023_-_resposta_a_indicacao_no_031-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1748/oficio_308.2023_-_resposta_a_indicacao_no_030-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1749/oficio_309.2023_-_resposta_ao_oficio_no_164-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1751/oficio_310.2023_-_resposta_a_indicacao_no_033-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1750/oficio_311.2023_-_resposta_a_indicacao_no_034-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1762/oficio_313.2023_-_resposta_a_indicacao_no_035-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1763/oficio_314.2023_-_resposta_a_indicacao_no_036-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1451/oficio_35-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1479/oficio_55-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1535/oficio_72-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1536/oficio_77-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1594/oficio_95-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1683/oficio_122-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1669/oficio_133-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1670/oficio_134-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1671/oficio_135-2023-cfo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1761/oficio_160-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1413/ind-01-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1414/ind-02-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1415/ind-03-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1444/ind-05-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1459/ind-06-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1460/ind-07-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1470/ind-08-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1498/ind-09-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1497/ind-10-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1507/ind-11-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1508/ind-12-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1509/ind-13-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1602/ind-14-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1605/ind-15-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1604/ind-16-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1603/ind-17-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1598/ind-18-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1596/ind-19-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1607/ind-20-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1608/ind-21-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1622/ind-22-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1637/ind-23-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1638/ind-24-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1639/ind-25-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1646/ind-26-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1672/ind-27-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1673/ind-28-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1674/ind-29-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1703/ind-30-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1704/ind-31-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1705/ind-32-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1706/ind-33-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1707/ind-34-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1745/ind-35-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1746/ind-36-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1765/ind-37-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1766/ind-38-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1764/ind-39-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1434/req-01-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1435/req-03-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1445/req-04-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1446/req-05-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1455/req-06-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1556/req-07-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1515/req-08-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1580/req-09-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1606/req-10-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1631/req-11-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1632/req-12-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1679/req-13-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1659/req-14-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1681/req-15-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1660/req-16-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1680/req-17-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1682/req-18-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1686/req-19-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1678/req-20-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1735/req-21-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1737/req-22-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1736/req-23-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1416/dsp-01-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1417/dsp-02-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1427/dsp-03-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1428/dsp-04-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1429/dsp-05-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1433/dsp-06-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1442/dsp-07-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1443/dsp-08-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1452/dsp-09-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1453/dsp-10-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1454/dsp-11-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1458/dsp-12-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1469/dsp-13-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1488/dsp-14-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1489/dsp-15-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1490/dsp-16-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1491/dsp-17-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1492/dsp-18-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1493/dsp-19-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1494/dsp-20-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1506/dsp-21-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1538/dsp-22-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1539/dsp-23-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1540/dsp-24-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1541/dsp-25-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1542/dsp-26-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1543/dsp-27-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1570/dsp-28-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1571/dsp-29-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1572/dsp-30-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1573/dsp-31-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1599/dsp-32-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1600/dsp-33-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1601/dsp-34-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1619/dsp-35-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1712/dsp-36-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1630/dsp-37-2-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1713/dsp-38-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1644/dsp-39-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1645/dsp-40-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1653/dsp-41-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1654/dsp-42-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1661/dsp-43-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1662/dsp-44-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1665/dsp-45-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1700/dsp-46-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1701/dsp-47-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1738/dsp-48-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1739/dsp-49-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1767/dsp-50-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1768/dsp-51-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1772/dsp-53-2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1773/dsp-54-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1780/dsp-55-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1781/dsp-56-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1782/dsp-57-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1555/parecer_tecnico-01-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1557/parecer_tecnico-02-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1485/parecer_tecnico-03-2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1484/parecer_tecnico-04-2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1523/parecer_tecnico-06-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1633/parecer_tecnico-07-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1666/parecer_tecnico-08-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1667/parecer_tecnico-09-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1668/parecer_tecnico-10-2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1684/parecer_tecnico-11-2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1716/parecer_tecnico-12-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1717/parecer_tecnico-13-2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1718/parecer_tecnico-14-2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1740/parecer_tecnico-18-2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1783/parecer_tecnico-19-2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1784/parecer_tecnico-20-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1412/plo-01-2023-leg.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1647/plol-02-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1403/plo-01-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1406/plo-02-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1407/plo-03-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1410/plo-04-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1411/plo-05-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1419/plo-06-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1425/plo-07-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1431/plo-08-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1438/plo-09-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1439/plo-10-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1441/plo-11-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1449/plo-12-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1450/plo-13-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1457/plo-14-2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1461/plo-15-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1465/plo-16-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1468/plo-18-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1474/plo-19-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1472/plo-20-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1477/plo-21-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1478/plo-22-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1481/plo-23-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1483/plo-24-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1496/plo-25-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1505/plo-26-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1514/plo-27-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1518/plo-28-2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1519/plo-29-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1525/plo-31-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1526/plo-32-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1528/plo-33-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1530/plo-34-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1547/plo-36-2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1563/plo-37-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1564/plo-38-2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1568/plo-39-2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1569/plo-40-2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1576/plo-41-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1583/plo-42-2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1584/plo-43-2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1610/plo-45-2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1616/plo-46-2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1617/plo-47-2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1623/plo-48-2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1624/plo-49-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1625/plo-50-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1626/plo-51-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1628/plo-52-2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1642/plo-53-2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1643/plo-54-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1649/plo-55-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1651/plo-56-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1657/plo-57-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1658/plo-58-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1664/plo-59-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1698/plo-60-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1699/plo-61-2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1733/plo-62-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1734/plo-63-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1755/plo-65-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1756/plo-66-2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1760/plo-67-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1770/plo-68-2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1774/plo-69-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1775/plo-70-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1779/plo-71-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1420/plc-02-2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1421/plc-03-2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1510/plc-04-2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1689/plc_06-2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1690/plc_07-2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1691/plc_08-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1692/plc_09-2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1693/plc_10-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1694/plc_11-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1758/plc_12-2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1426/pdl-01-2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1597/pr-01-2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1702/res-05-2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1595/elo-05-2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1487/ead-01-2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1741/ead-02-2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1486/emd-01-2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1537/emd-02-2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1715/emd-03-2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1685/emd-04-2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1742/emd-05-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1402/oficio-03-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1404/oficio_005.2022_-_encaminhamento_projeto_de_apl_002.2023_-_abertura_de_credito_coontabilidade.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1405/oficio_006.2022_-_encaminhamento_apl_003.2023_-_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1408/oficio_007.2022_-_encaminhamento_projeto_de_lei_ordinaria_005.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1409/oficio_008.2022_-_encaminhamento_projeto_de_apl_004.2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1418/oficio_009.2022_-_encaminhamento_projeto_de_apl_006.2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1422/oficio_010.2022_-_encaminhamento_do_aplc_002.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1423/oficio_011.2022_-_encaminhamento_do_aplc_003.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1424/oficio_012.2022_-_encaminhamento_do_apl_007.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1618/oficio_013.2023_-_encaminhamento_apl_047.2023_-_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1430/oficio_014.2022_-_encaminhamento_do_apl_008.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1436/oficio_015.2022_-_encaminhamento_do_apl_009.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1437/oficio_016.2022_-_encaminhamento_do_apl_010.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1440/oficio_017.2022_-_encaminhamento_do_apl_011.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1447/oficio_018.2022_-_encaminhamento_do_apl_012.2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1448/oficio_019.2022_-_encaminhamento_do_apl_013.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1456/oficio_020.2022_-_encaminhamento_do_apl_014.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1462/oficio_022.2022_-_encaminhamento_do_apl_015.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1463/oficio_023.2022_-_encaminhamento_do_apl_017.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1466/oficio_024.2022_-_encaminhamento_do_apl_018.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1467/oficio_025.2022_-_encaminhamento_do_apl_016.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1473/oficio_028.2022_-_encaminhamento_do_apl_019.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1471/oficio_029.2022_-_encaminhamento_do_apl_020.2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1475/oficio_030.2022_-_encaminhamento_do_apl_021.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1476/oficio_031.2022_-_encaminhamento_do_apl_022.2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1512/oficio_032.2022_-_retirada_de_tramitacao_do_apl_017.2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1511/oficio_033.2022_-_encaminhamento_do_aplc_04.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1480/apl_023.2023__mensagem.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1482/oficio_036.2022_-_encaminhamento_do_apl_024.2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1502/oficio_38.2023_-_resposta_ao_requerimento_18-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1495/oficio_039.2022_-_encaminhamento_do_apl_025.2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1504/oficio_041.2022_-_encaminhamento_do_apl_026.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1513/oficio_042.2022_-_encaminhamento_projeto_de_lei_027.2023_-_uso_barracao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1516/oficio_043.2022_-_encaminhamento_projeto_de_lei_028.2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1517/oficio_044.2022_-_encaminhamento_projeto_de_lei_029.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1520/oficio_045.2022_-_encaminhamento_projeto_de_lei_030.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1524/oficio_046.2022_-_encaminhamento_projeto_de_lei_031.2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1527/oficio_047.2022_-_encaminhamento_projeto_de_lei_032.2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1529/oficio_048.2022_-_encaminhamento_projeto_de_lei_033.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1531/oficio_049.2022_-_encaminhamento_projeto_de_lei_034.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1532/oficio_050.2023_-_retirada_do_apl_030.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1534/oficio_052.2022_-_concurso_publico_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1544/oficio_053.2023_-_encaminhamento_do_projeto_de_lei_no_035-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1545/oficio_054.2023_-_encaminhamento_do_projeto_de_lei_no_036-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1561/oficio_056.2023_-_encaminhamento_do_projeto_de_lei_no_037-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1562/oficio_057.2023_-_encaminhamento_do_projeto_de_lei_no_038-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1565/oficio_058.2023_-_encaminhamento_de_anexos_ao_projeto_de_lei_38-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1566/oficio_059.2023_-_encaminhamento_do_projeto_de_lei_no_039-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1567/oficio_060.2023_-_encaminhamento_do_projeto_de_lei_no_040-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1575/oficio_061.2023_-_resposta_ao_oficio_88_cmis.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1574/oficio_062.2023_-_encaminhamento_de_anexos_ao_projeto_de_lei_38-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1577/oficio_063.2023_-_encaminhamento_do_projeto_de_lei_no_041-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1578/oficio_065.2023_-_requerimento_de_retirada_do_projeto_de_lei_35-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1558/oficio_66.2022_-_resposta_aos_requerimentos_11_e_14-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1581/oficio_067.2023_-_encaminhamento_do_projeto_de_lei_no_042-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1559/oficio_068.2022_-_resposta_a_indicacao_14-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1582/oficio_070.2023_-_encaminhamento_do_projeto_de_lei_no_043-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1609/oficio_072.2023_-_encaminhamento_do_projeto_de_lei_no_045-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1611/oficio_073.2023_-_encaminhamento_do_projeto_de_lei_no_044-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1613/oficio_075.2023_-_retirada_do_projeto_de_lei_no_044-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1614/oficio_076.2023_-_encaminhamento_do_projeto_de_lei_no_046-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1615/oficio_077.2023_-_encaminhamento_do_projeto_de_lei_no_051-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1627/oficio_078.2023_-_encaminhamento_do_projeto_de_lei_no_052-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1629/oficio_080.2023_-_encaminhamento_do_projeto_de_lei_no_052-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1634/oficio_081.2023_-_solicitacao_de_prazo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1640/oficio_082.2023_-_encaminhamento_do_projeto_de_lei_no_053-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1641/oficio_083.2023_-_encaminhamento_do_projeto_de_lei_no_054-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1648/oficio_087.2023_-_encaminhamento_do_projeto_de_lei_no_055-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1652/oficio_089.2023_-_encaminhamento_do_projeto_de_lei_no_056-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1650/oficio_090.2023_-_encaminhamento_apl_055.2023_-_dotacao_..pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1655/oficio_093.2023_-_encaminhamento_do_projeto_de_lei_no_057-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1656/oficio_094.2023_-_encaminhamento_do_projeto_de_lei_no_058-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1663/oficio_095.2023_-_encaminhamento_do_projeto_de_lei_no_059-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1687/oficio_096.2023_-_encaminhamento_aplc_005.2023_-_leis_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1729/oficio_097.2023_-_substituicao_do_projeto_de_lei_no_038-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1695/oficio_098.2023_-_resposta_aos_oficios_no_102-133-144-2023-cmis.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1724/oficio_099.2023_-_resposta_ao_oficio_no_131-2023-cmis.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1725/oficio_100.2023_-_resposta_ao_oficio_no_128-2023-cmis.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1726/oficio_101.2023_-_resposta_ao_oficio_no_130-2023-cmis.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1727/oficio_102.2023_-_resposta_aos_oficios_no_146e152-2023-cmis.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1696/oficio_103.2023_-_encaminhamento_apl_060.2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1697/oficio_104.2023_-_encaminhamento_apl_061.2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1728/oficio_105.2023_-_resposta_a_oficios.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1708/oficio_108.2023_-_encaminhamento_apls_06-07-08-09-10-11.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1731/oficio_109.2023_-_encaminhamento_apl_062.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1732/oficio_110.2023_-_encaminhamento_apl_063.2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1743/oficio_112.2023_-_encaminhamento_apl_064.2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1752/oficio_113.2023_-_retirada_do_apl_064.2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1753/oficio_114.2023_-_encaminhamento_apl_065.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1754/oficio_115.2023_-_encaminhamento_apl_066.2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1757/oficio_116.2023_-_encaminhamento_aplc_012.2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1759/oficio_117.2023_-_encaminhamento_apl_067.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1769/oficio_118.2023_-_encaminhamento_apl_068.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1560/oficio_119.2022_-_resposta_a_indicacao_24-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1776/oficio_120.2023_-_encaminhamento_apl_069.2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1777/oficio_121.2023_-_encaminhamento_apl_070.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1778/oficio_122.2023_-_encaminhamento_apl_071.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1585/oficio_131.2023_-_resposta_a_indicacao_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1586/oficio_132.2023_-_resposta_a_indicacao_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1587/oficio_133.2023_-_resposta_a_indicacao_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1588/oficio_134.2023_-_resposta_a_indicacao_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1589/oficio_135.2023_-_resposta_a_indicacao_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1590/oficio_136.2023_-_resposta_a_indicacao_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1533/oficio_137.2023_-_resposta_a_indicacao_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1591/oficio_139.2023_-_resposta_a_indicacao_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1592/oficio_140.2023_-_resposta_a_indicacao_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1593/oficio_141.2023_-_resposta_a_indicacao_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1579/oficio_162.2023_-_resposta_ao_requerimento_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1620/oficio_194.2023_-_resposta_a_indicacao_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1621/oficio_195.2023_-_resposta_a_indicacao_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1709/oficio_207.2023_-_resposta_a_indicacao_no_020-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1710/oficio_208.2023_-_resposta_a_indicacao_no_021-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1711/oficio_209.2023_-_resposta_a_indicacao_no_022-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1635/oficio_224.2023_-_resposta_a_indicacao_no_023-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1636/oficio_225.2023_-_resposta_a_indicacao_no_024-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1675/oficio_230.2023_-_resposta_a_indicacao_no_026-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1714/oficio_231.2023_-_resposta_ao_requerimento_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1676/oficio_234.2023_-_resposta_a_indicacao_no_025-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1677/oficio_250.2023_-_resposta_a_indicacao_no_020-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1730/oficio_302-2023_-_projeto_38-2023_substituto_-.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1747/oficio_307.2023_-_resposta_a_indicacao_no_031-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1748/oficio_308.2023_-_resposta_a_indicacao_no_030-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1749/oficio_309.2023_-_resposta_ao_oficio_no_164-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1751/oficio_310.2023_-_resposta_a_indicacao_no_033-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1750/oficio_311.2023_-_resposta_a_indicacao_no_034-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1762/oficio_313.2023_-_resposta_a_indicacao_no_035-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1763/oficio_314.2023_-_resposta_a_indicacao_no_036-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1451/oficio_35-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1479/oficio_55-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1535/oficio_72-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1536/oficio_77-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1594/oficio_95-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1683/oficio_122-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1669/oficio_133-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1670/oficio_134-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1671/oficio_135-2023-cfo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1761/oficio_160-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1413/ind-01-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1414/ind-02-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1415/ind-03-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1444/ind-05-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1459/ind-06-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1460/ind-07-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1470/ind-08-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1498/ind-09-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1497/ind-10-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1507/ind-11-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1508/ind-12-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1509/ind-13-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1602/ind-14-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1605/ind-15-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1604/ind-16-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1603/ind-17-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1598/ind-18-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1596/ind-19-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1607/ind-20-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1608/ind-21-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1622/ind-22-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1637/ind-23-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1638/ind-24-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1639/ind-25-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1646/ind-26-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1672/ind-27-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1673/ind-28-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1674/ind-29-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1703/ind-30-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1704/ind-31-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1705/ind-32-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1706/ind-33-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1707/ind-34-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1745/ind-35-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1746/ind-36-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1765/ind-37-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1766/ind-38-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1764/ind-39-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1434/req-01-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1435/req-03-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1445/req-04-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1446/req-05-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1455/req-06-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1556/req-07-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1515/req-08-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1580/req-09-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1606/req-10-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1631/req-11-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1632/req-12-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1679/req-13-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1659/req-14-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1681/req-15-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1660/req-16-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1680/req-17-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1682/req-18-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1686/req-19-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1678/req-20-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1735/req-21-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1737/req-22-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1736/req-23-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1416/dsp-01-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1417/dsp-02-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1427/dsp-03-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1428/dsp-04-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1429/dsp-05-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1433/dsp-06-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1442/dsp-07-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1443/dsp-08-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1452/dsp-09-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1453/dsp-10-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1454/dsp-11-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1458/dsp-12-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1469/dsp-13-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1488/dsp-14-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1489/dsp-15-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1490/dsp-16-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1491/dsp-17-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1492/dsp-18-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1493/dsp-19-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1494/dsp-20-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1506/dsp-21-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1538/dsp-22-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1539/dsp-23-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1540/dsp-24-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1541/dsp-25-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1542/dsp-26-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1543/dsp-27-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1570/dsp-28-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1571/dsp-29-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1572/dsp-30-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1573/dsp-31-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1599/dsp-32-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1600/dsp-33-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1601/dsp-34-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1619/dsp-35-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1712/dsp-36-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1630/dsp-37-2-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1713/dsp-38-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1644/dsp-39-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1645/dsp-40-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1653/dsp-41-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1654/dsp-42-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1661/dsp-43-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1662/dsp-44-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1665/dsp-45-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1700/dsp-46-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1701/dsp-47-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1738/dsp-48-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1739/dsp-49-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1767/dsp-50-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1768/dsp-51-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1772/dsp-53-2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1773/dsp-54-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1780/dsp-55-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1781/dsp-56-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1782/dsp-57-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1555/parecer_tecnico-01-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1557/parecer_tecnico-02-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1485/parecer_tecnico-03-2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1484/parecer_tecnico-04-2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1523/parecer_tecnico-06-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1633/parecer_tecnico-07-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1666/parecer_tecnico-08-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1667/parecer_tecnico-09-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1668/parecer_tecnico-10-2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1684/parecer_tecnico-11-2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1716/parecer_tecnico-12-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1717/parecer_tecnico-13-2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1718/parecer_tecnico-14-2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1740/parecer_tecnico-18-2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1783/parecer_tecnico-19-2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1784/parecer_tecnico-20-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1412/plo-01-2023-leg.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1647/plol-02-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1403/plo-01-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1406/plo-02-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1407/plo-03-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1410/plo-04-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1411/plo-05-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1419/plo-06-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1425/plo-07-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1431/plo-08-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1438/plo-09-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1439/plo-10-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1441/plo-11-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1449/plo-12-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1450/plo-13-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1457/plo-14-2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1461/plo-15-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1465/plo-16-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1468/plo-18-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1474/plo-19-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1472/plo-20-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1477/plo-21-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1478/plo-22-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1481/plo-23-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1483/plo-24-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1496/plo-25-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1505/plo-26-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1514/plo-27-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1518/plo-28-2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1519/plo-29-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1525/plo-31-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1526/plo-32-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1528/plo-33-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1530/plo-34-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1547/plo-36-2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1563/plo-37-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1564/plo-38-2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1568/plo-39-2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1569/plo-40-2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1576/plo-41-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1583/plo-42-2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1584/plo-43-2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1610/plo-45-2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1616/plo-46-2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1617/plo-47-2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1623/plo-48-2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1624/plo-49-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1625/plo-50-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1626/plo-51-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1628/plo-52-2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1642/plo-53-2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1643/plo-54-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1649/plo-55-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1651/plo-56-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1657/plo-57-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1658/plo-58-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1664/plo-59-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1698/plo-60-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1699/plo-61-2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1733/plo-62-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1734/plo-63-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1755/plo-65-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1756/plo-66-2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1760/plo-67-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1770/plo-68-2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1774/plo-69-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1775/plo-70-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1779/plo-71-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1420/plc-02-2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1421/plc-03-2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1510/plc-04-2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1689/plc_06-2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1690/plc_07-2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1691/plc_08-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1692/plc_09-2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1693/plc_10-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1694/plc_11-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1758/plc_12-2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1426/pdl-01-2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1597/pr-01-2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1702/res-05-2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1595/elo-05-2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1487/ead-01-2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1741/ead-02-2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1486/emd-01-2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1537/emd-02-2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1715/emd-03-2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1685/emd-04-2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1742/emd-05-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H373"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="85.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="168.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="167.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>