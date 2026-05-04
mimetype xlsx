--- v0 (2026-01-30)
+++ v1 (2026-05-04)
@@ -54,3938 +54,3938 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>OFIR</t>
   </si>
   <si>
     <t>Ofícios Recebidos</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2275/oficio_01-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2275/oficio_01-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 01/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2279/oficio_02-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2279/oficio_02-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Complementar nº 01/2025 do Executivo Municipal</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2281/oficio_03-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2281/oficio_03-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Complementar nº 02/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2283/oficio_04-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2283/oficio_04-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 02/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2295/oficio_07-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2295/oficio_07-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Complementar nº 03/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2291/oficio_08-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2291/oficio_08-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária  nº 03/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2292/oficio_09-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2292/oficio_09-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 04/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2297/oficio_010-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2297/oficio_010-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 05/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2298/oficio_011-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2298/oficio_011-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 06/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2314/oficio_012-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2314/oficio_012-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Complementar nº 04/2025 do Executivo Municipal</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2316/oficio_014-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2316/oficio_014-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 07/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2317/oficio_015-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2317/oficio_015-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 08/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2320/oficio_016.2025_-_substituicao_plc_004.2025_reajuste_servidores1.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2320/oficio_016.2025_-_substituicao_plc_004.2025_reajuste_servidores1.pdf</t>
   </si>
   <si>
     <t>Encaminhamento nova versão do Projeto de Lei Complementar nº 04/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2321/oficio_018.2025_-_substituicao_plc_004.2025_reajuste_servidores_novo.docx.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2321/oficio_018.2025_-_substituicao_plc_004.2025_reajuste_servidores_novo.docx.pdf</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2329/oficio_019-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2329/oficio_019-2025.pdf</t>
   </si>
   <si>
     <t>Em atenção ao ofício n° 19/2025, a respeito da carreira nível 'A' dos servidores efetivos do quadro geral do Poder Executivo (Lei Complementar n° 01/2022), informo que o fortalecimento do piso de carreira dos Servidores já é objeto de estudo detalhado pelo Poder Executivo e será oportunamente encaminhado ao Poder Legislativo para apreciação e aprovação, em projeto de lei específico.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2330/oficio_020-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2330/oficio_020-2025.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Oficio nº 20/2025/CMIS, encaminhamos, em anexo, o demonstrativo do impacto financeiro, conforme solicitado.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2331/oficio_021-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2331/oficio_021-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 09/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2344/oficio_022.2025_-_substituicao_plc_003.2025_criacao_cargo_agendamento_saude.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2344/oficio_022.2025_-_substituicao_plc_003.2025_criacao_cargo_agendamento_saude.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de nova versão do Projeto de Lei Complementar nº 03/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2345/oficio_023-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2345/oficio_023-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 010/2025 de Executivo Municipal.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2351/oficio_024.2025_-_retirada_do_apl_010.2025_-_associacao_produtores1.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2351/oficio_024.2025_-_retirada_do_apl_010.2025_-_associacao_produtores1.pdf</t>
   </si>
   <si>
     <t>Requerimento de Retirada do Projeto de Lei Ordinária n° 010/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 011/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 012/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2440/oficio_27-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2440/oficio_27-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 23/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2380/oficio_028-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2380/oficio_028-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 013/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2363/oficio_030-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2363/oficio_030-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária n° 014/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2373/oficio_033-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2373/oficio_033-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei nº 015/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2376/oficio_034-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2376/oficio_034-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 016/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2377/oficio_035-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2377/oficio_035-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 017/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2391/oficio_038-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2391/oficio_038-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 018/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2407/oficio_041-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2407/oficio_041-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 019/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2401/oficio_042-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2401/oficio_042-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 020/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2409/oficio_044-2025-adm.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2409/oficio_044-2025-adm.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício n° 62/2025/CMIS - Projeto de Lei Ordinária nº 013/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2411/oficio_046-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2411/oficio_046-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 021/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2412/oficio_047-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2412/oficio_047-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 022/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2444/oficio_50-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2444/oficio_50-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 24/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2448/oficio_52-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2448/oficio_52-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Complementar nº 05/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2449/oficio_53-2025_-_retirada.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2449/oficio_53-2025_-_retirada.pdf</t>
   </si>
   <si>
     <t>Retirada do Projeto de Lei Complementar nº 05/2025 e encaminhamento de nova versão, sob a forma do Projeto de Lei Ordinária nº 025/2025.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2456/oficio_056-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2456/oficio_056-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento de Retirada do Projeto de Lei Ordinária n° 013/2025.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2462/oficio_057-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2462/oficio_057-2025.pdf</t>
   </si>
   <si>
     <t>Resposta às diligências referentes ao Projeto de Lei Ordinária nº 18/2025 (Ofício nº 68/2025)</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2458/oficio_058.2025_-_encaminhamento_apl_026.2025_contabilidade_1.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2458/oficio_058.2025_-_encaminhamento_apl_026.2025_contabilidade_1.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 26/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2459/oficio_059.2025_-_encaminhamento_apl_027.2025_contabilidade.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2459/oficio_059.2025_-_encaminhamento_apl_027.2025_contabilidade.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 27/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2490/oficio_067-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2490/oficio_067-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Complementar nº 07/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2492/oficio_068-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2492/oficio_068-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 31/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 32/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2494/oficio_070-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2494/oficio_070-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 33/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2498/oficio_071-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2498/oficio_071-2025.pdf</t>
   </si>
   <si>
     <t>Retirada do Projeto de Lei Complementar n° 007/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2520/oficio_072.2025_-_encaminhamento_apl_036.2025_contabilidade_assinado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2520/oficio_072.2025_-_encaminhamento_apl_036.2025_contabilidade_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 036/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2521/oficio_073.2025_-_encaminhamento_apl_037.2025_contabilidade_assinado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2521/oficio_073.2025_-_encaminhamento_apl_037.2025_contabilidade_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 037/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2527/oficio_079.2025_-_encaminhamento_apl_038.2025_-_contabilidade.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2527/oficio_079.2025_-_encaminhamento_apl_038.2025_-_contabilidade.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 038/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2540/oficio_080-2025-_aj-pmis.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2540/oficio_080-2025-_aj-pmis.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de nova versão do Projeto de Lei Complentar nº 007/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2541/oficio_081-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2541/oficio_081-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 039/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2547/oficio_082-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2547/oficio_082-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Complementar nº 08/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2549/oficio_083.2025_-_encaminhamento_apl_040.2025_-_contabilidade.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2549/oficio_083.2025_-_encaminhamento_apl_040.2025_-_contabilidade.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 40/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2567/oficio_086-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2567/oficio_086-2025.pdf</t>
   </si>
   <si>
     <t>Resp. ao Ofício nº 153/2025/CMIS</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2562/oficio_087-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2562/oficio_087-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 041/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2572/oficio_-_090.2025_-_encaminhamento_apl_042.2025_-_alteracao_ldo_2026.docx.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2572/oficio_-_090.2025_-_encaminhamento_apl_042.2025_-_alteracao_ldo_2026.docx.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 042/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2573/oficio_-_091.2025_-_encaminhamento_apl_043.2025_-_contabilidade.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2573/oficio_-_091.2025_-_encaminhamento_apl_043.2025_-_contabilidade.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 043/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2596/oficio_094-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2596/oficio_094-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 047/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2601/oficio_097-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2601/oficio_097-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de nova versão do Projeto de Lei Ordinária nº 047/2025.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2580/oficio_-_100.2025_-_encaminhamento_apl_044.2025_-_alteracao_contabilidade.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2580/oficio_-_100.2025_-_encaminhamento_apl_044.2025_-_alteracao_contabilidade.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 044/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2581/oficio_-_101.2025_-_encaminhamento_apl_045.2025_-_contabilidade.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2581/oficio_-_101.2025_-_encaminhamento_apl_045.2025_-_contabilidade.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 045/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2584/oficio_102-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2584/oficio_102-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 046/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2586/oficio_103-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2586/oficio_103-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Documento sobre o Projeto de Lei Ordinária nº 046/2025 do Executivo Municipal. (Impacto Orçamentário-Financeiro)</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2588/oficio_-_104.2025_-_encaminhamento_apl_048.2025_-_fundo_de_saneamento_basico_e_ambiental.docx.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2588/oficio_-_104.2025_-_encaminhamento_apl_048.2025_-_fundo_de_saneamento_basico_e_ambiental.docx.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 048/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2602/oficio_105-2025_-_encaminhamento_apl_049.2025_-_cips.docx.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2602/oficio_105-2025_-_encaminhamento_apl_049.2025_-_cips.docx.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 049/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2603/oficio_106-2025_-_encaminhamento_apl_050.2025_-_contabilidade.docx.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2603/oficio_106-2025_-_encaminhamento_apl_050.2025_-_contabilidade.docx.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 050/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2604/oficio_107-2025_-_encaminhamento_apl_051.2025_-_contabilidade.docx.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2604/oficio_107-2025_-_encaminhamento_apl_051.2025_-_contabilidade.docx.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 051/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2613/oficio_109-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2613/oficio_109-2025.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício nº 181/2025/CMIS – Esclarecimentos e documentação referente ao APL nº 049/2025 - Consórcio CIPS.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2630/oficio_110-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2630/oficio_110-2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 052/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2636/oficio_112.2025_-_encaminhamento_apl_053.2025_-_contabilidade_1.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2636/oficio_112.2025_-_encaminhamento_apl_053.2025_-_contabilidade_1.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 053/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2638/oficio_-_114.2025_-_encaminhamento_apl_054.2025_-_contabilidade.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2638/oficio_-_114.2025_-_encaminhamento_apl_054.2025_-_contabilidade.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 054/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2647/oficio_119.2025_-_encaminhamento_apl_055.2025_-_contabilidade.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2647/oficio_119.2025_-_encaminhamento_apl_055.2025_-_contabilidade.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do Projeto de Lei Ordinária nº 55/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2557/oficio_-___291-_2025_-_indicacao_014.docx.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2557/oficio_-___291-_2025_-_indicacao_014.docx.pdf</t>
   </si>
   <si>
     <t>Resp. Ofício 092/2025 – CMIS - Indicação nº 014/2025.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2558/oficio_-_292__-_2025_-_indicacao_016.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2558/oficio_-_292__-_2025_-_indicacao_016.pdf</t>
   </si>
   <si>
     <t>Resp. Ofício 099/2025 – CMIS - Indicação nº 016/2025.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2559/oficio_-___293-_2025_-_indicacao_020.docx.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2559/oficio_-___293-_2025_-_indicacao_020.docx.pdf</t>
   </si>
   <si>
     <t>Resp. Ofício 099/2025 – CMIS - Indicação nº 020/2025</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2560/oficio_-__294_-_2025_-_indicacao_023.docx.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2560/oficio_-__294_-_2025_-_indicacao_023.docx.pdf</t>
   </si>
   <si>
     <t>Resp. Ofício 142/2025 – CMIS - Indicação nº 023/2025.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2561/oficio_-___295-_2025_-_indicacao_025.docx.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2561/oficio_-___295-_2025_-_indicacao_025.docx.pdf</t>
   </si>
   <si>
     <t>Resp. Ofício 147/2025 – CMIS - Indicação nº 025/2025.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>OFIE</t>
   </si>
   <si>
     <t>Ofícios Expedidos</t>
   </si>
   <si>
     <t>Badaró</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2303/oficio_13-2025-cmis.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2303/oficio_13-2025-cmis.pdf</t>
   </si>
   <si>
     <t>Informa acerca de encaminhamento pelo TCE-PR das Contas do Poder Executivo, referente ao exercício financeiro de 2021 - Processo TCE/PR nº 212906/22.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2302/oficio_14-2025-cmis.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2302/oficio_14-2025-cmis.pdf</t>
   </si>
   <si>
     <t>Informa acerca da tramitação das Contas do Poder Executivo, referente ao exercício financeiro de 2021 - Processo TCE/PR nº 212906/22.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>Biênio 2025-2026</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2339/oficio_27-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2339/oficio_27-2025.pdf</t>
   </si>
   <si>
     <t>Apresenta o Projeto de Lei Ordinária nº 01/2025 de iniciativa do Poder Legislativo.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2341/oficio_32-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2341/oficio_32-2025.pdf</t>
   </si>
   <si>
     <t>Apresenta Projeto de Lei Ordinária nº 02/2025 de iniciativa do Poder Legislativo.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2370/oficio_45-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2370/oficio_45-2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de Finanças e Orçamento solicita que seja apreciado em reunião Ordinária a Prestação de Contas do Prefeito Gilson José de Gois, referente ao exercício de 2021.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Passo Longo</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2369/oficio_48-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2369/oficio_48-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informações sobre o Horário de Agendamento de Consultas.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2390/oficio_62-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2390/oficio_62-2025.pdf</t>
   </si>
   <si>
     <t>A Comissão solicita informações sobre o  Projeto de Lei nº 13/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2463/oficio_68-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2463/oficio_68-2025.pdf</t>
   </si>
   <si>
     <t>Questionamentos sobre o Projeto de Lei Ordinária nº 18/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2404/oficio_76-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2404/oficio_76-2025.pdf</t>
   </si>
   <si>
     <t>Apresenta o Projeto de Resolução nº 01/2025.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2429/oficio-exp_79-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2429/oficio-exp_79-2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de Finanças e Orçamento solicita que seja apreciado em reunião Ordinária o Projeto de Lei Ordinária nº 015/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2430/oficio-exp_85-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2430/oficio-exp_85-2025.pdf</t>
   </si>
   <si>
     <t>Informa a data da reunião da Comissão de Finanças e Orçamento e da Reunião Ordinária da Câmara Municipal sobre a Tomada de Contas do Poder Executivo referente ao exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2431/oficio-exp_86-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2431/oficio-exp_86-2025.pdf</t>
   </si>
   <si>
     <t>Julgamento das Contas do Poder Executivo do Exercício Financeiro 2023</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2432/oficio-exp_88-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2432/oficio-exp_88-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Projeto de Lei Ordinária nº 13/2025</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2455/oficio_96-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2455/oficio_96-2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de Finanças e Orçamento solicita que seja apreciado em reunião Ordinária a Prestação de Contas do Prefeito Gilson José de Gois, referente ao ano de 2023.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2433/oficio_expedido_97-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2433/oficio_expedido_97-25.pdf</t>
   </si>
   <si>
     <t>Assunto: Condições da PR 182 - Trecho entre Nova Londrina e Diamante do Norte</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2446/oficio_expedido_98-2025_apl_24-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2446/oficio_expedido_98-2025_apl_24-25.pdf</t>
   </si>
   <si>
     <t>Informações sobre o  Projeto de Lei Ordinária nº 24/2025.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2453/oficio_101-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2453/oficio_101-2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de Legislação, Justiça e Redação Final solicita que seja apreciado em reunião Ordinária o Projeto de Resolução n°02/2025 do Legislativo Municipal.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2472/oficio_102-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2472/oficio_102-2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de Finanças e Orçamento solicita que seja apreciado em reunião Extraordinária o Projeto de Lei nº 025/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>CESAS - Comissão de Educação, Saúde e Assistência Social</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2475/oficio_103-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2475/oficio_103-2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de Educação, Saúde e Assistência Social solicita que seja apreciado em reunião Extraordinária o Projeto de Lei Complementar nº 03/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2465/oficio_104-2025_-_ao_tcepr.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2465/oficio_104-2025_-_ao_tcepr.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício n° 329/25-OPD-GP do TCE/PR</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>Badaró, Dede, Delcino, João Paulo, Passo Longo, Rosana, Silvio de Mazzi, Taylor, Tcharlão</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2482/oficio_114-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2482/oficio_114-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação dos vereadores desta Casa de Leis ao Deputado Estadual LEONIDAS FAVERO NETO, da intervenção junto aos órgãos competentes estaduais, para que sejam tomadas medidas urgentes visando à reforma e manutenção da estrada PR 182 no trecho entre Nova Londrina e Itaúna do Sul.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2486/oficio_115-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2486/oficio_115-2025.pdf</t>
   </si>
   <si>
     <t>Apresenta Projeto de Resolução nº 03/2025.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Delcino</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2481/oficio_117-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2481/oficio_117-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Deputado LEONIDAS FAVERO NETO a destinação de emenda parlamentar com o objetivo de viabilizar obras de calçamento da Avenida Brasil.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2483/oficio_119-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2483/oficio_119-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de recursos financeiros para Setor de Fisioterapia.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2487/oficio_125-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2487/oficio_125-2025.pdf</t>
   </si>
   <si>
     <t>Taxa de Alfabetização</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2507/oficio_126-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2507/oficio_126-2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de Legislação, Justiça e Redação Final solicita que seja apreciado em Reunião Ordinária o Projeto de Resolução nº 03/2025 do Legislativo Municipal.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2499/oficio_130-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2499/oficio_130-2025.pdf</t>
   </si>
   <si>
     <t>А Comissão de Legislação, Justiça e Redação Final solicita que seja apreciado em Reunião Ordinária o Projeto de Lei Ordinária nº 018/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2500/oficio_131-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2500/oficio_131-2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de Legislação, Justiça e Redação Final solicita que seja apreciado em Reunião Ordinária o Projeto de Lei Ordinária nº 024/2025 do Executivo_x000D_
 Municipal.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2515/oficio_132-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2515/oficio_132-2025.pdf</t>
   </si>
   <si>
     <t>Apresenta o Projeto de Resolução nº 04/2025 da Mesa Diretora.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2525/oficio_135-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2525/oficio_135-2025.pdf</t>
   </si>
   <si>
     <t>А Comissão de Finanças e Orçamento solicita que seja apreciado em Reunião Ordinária o Projeto de Lei Ordinária nº 018/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2551/oficio_141-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2551/oficio_141-2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os Projetos de Lei Ordinária nº 34/2025 e 35/2025.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>João Paulo, Passo Longo, Taylor, Tcharlão</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2535/oficio_143-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2535/oficio_143-2025.pdf</t>
   </si>
   <si>
     <t>Apresenta a Proposta de Emenda à Lei Orgânica nº 01/2025.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>COSP - Comissão de Obras e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2546/oficio_144-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2546/oficio_144-2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de Obras e Serviços Públicos solicita que seja apreciado em reunião ordinária o Projeto de Lei Ordinária nº 18/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2555/oficio_153-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2555/oficio_153-2025.pdf</t>
   </si>
   <si>
     <t>Informações sobre os Projetos de Lei Ordinária nº 34/2025 (PPA), 35/2025 (LOA).</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Silvio de Mazzi</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2617/oficio_157-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2617/oficio_157-2025.pdf</t>
   </si>
   <si>
     <t>Duvidas a respeito do Projeto de Lei Complementar nº 08/2025.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2618/oficio_160-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2618/oficio_160-2025.pdf</t>
   </si>
   <si>
     <t>Novos Questionamentos.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final, Silvio de Mazzi</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2614/oficio_166-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2614/oficio_166-2025.pdf</t>
   </si>
   <si>
     <t>Prazo final - Proposta de Emenda à Lei Orgânica nº 01/2025</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2611/oficio_182-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2611/oficio_182-2025.pdf</t>
   </si>
   <si>
     <t>Apresenta o Projeto de Resolução nº 05/2025 da Mesa Diretora</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2616/oficio_186-2025_-_ao_mpc_-_encaminha_certidao.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2616/oficio_186-2025_-_ao_mpc_-_encaminha_certidao.pdf</t>
   </si>
   <si>
     <t>Recomendação Administrativa 02/2025</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2615/oficio_187-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2615/oficio_187-2025.pdf</t>
   </si>
   <si>
     <t>Convite para Audiência Pública</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2640/oficio_188-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2640/oficio_188-2025.pdf</t>
   </si>
   <si>
     <t>A Comissão de Legislação, Justiça e Redação Final solicita que seja apreciado em reunião Ordinária a Proposta de Emenda á Lei Orgânica Municipal nº 01/2025.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2619/oficio_189-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2619/oficio_189-2025.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício Circular nº 01/2025/ANAPM</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2304/ind-01-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2304/ind-01-2025.pdf</t>
   </si>
   <si>
     <t>Indicação para realização de estudos com máxima urgência sobre o estacionamento diagonal na Praça da Bandeira, no perímetro urbano do município.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2305/ind-02-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2305/ind-02-2025.pdf</t>
   </si>
   <si>
     <t>Indicação para realização de estudos com máxima urgência para que as faixas de pedestres estejam direcionadas as rampas de acessibilidade.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2306/ind-03-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2306/ind-03-2025.pdf</t>
   </si>
   <si>
     <t>Indicação para que coloquem mais lixeiras na Praça da Bandeira e realização das pinturas das lixeiras existentes e novos assentos no local.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>Rosana</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2322/ind-04-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2322/ind-04-2025.pdf</t>
   </si>
   <si>
     <t>Indicação para a contrução de uma pista de caminhada na área urbana.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2338/ind-05-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2338/ind-05-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Gilson José de Gois, a implementação de uma medida administrativa que conceda aos servidores públicos municipais o direito à folga no dia do seu aniversário, sem prejuízo de sua remuneração e beneficios.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2365/ind-06-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2365/ind-06-2025.pdf</t>
   </si>
   <si>
     <t>O vereador ISRAEL DOS SANTOS, com assento nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, indicação de reconhecimento de insalubridade em grau máximo para catadores de lixo terceirizados.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>Tcharlão</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2394/ind-07-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2394/ind-07-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Gilson José de Gois, solicitar a avaliação e viabilidade para a instalação de cobertura no Estádio João Sebastião, bem como a substituição dos alambrados, que atualmente se encontram desgastados devido à ação do tempo.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2375/ind-08-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2375/ind-08-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Gilson José de Gois, que viabilize meios orçamentários para prover ao profissionais do Magistério de Itaúna do Sul o saneamento das perdas salariais referente ao ano de 2023.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>Rosana, Silvio de Mazzi</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2387/ind-09-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2387/ind-09-2025.pdf</t>
   </si>
   <si>
     <t>Indicam ao Senhor Prefeito Gilson José de Gois, para que sejam feitas instalações de assentos na Secretaria de Saúde e no Laboratório voltada ao conforto e dignidade das pessoas que aguardam agendamento de consultas e coletas de materiais para análise no laboratórios.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>João Paulo, Silvio de Mazzi</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2388/ind-010-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2388/ind-010-2025.pdf</t>
   </si>
   <si>
     <t>Indicam ao Senhor Prefeito Gilson José de Gois, a implantação de um Viveiro Municipal de Mudas, com o objetivo de produzir espécies nativas e exóticas para ações de reflorestamento, arborização urbana, recuperação de áreas degradadas, educação ambiental e apoio à agricultura familiar.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>João Paulo, Passo Longo, Silvio de Mazzi</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2399/ind-011-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2399/ind-011-2025.pdf</t>
   </si>
   <si>
     <t>Indicam ao Senhor Prefeito Gilson José de Gois, para que providencie a finalização da obra de bloco sextavado da Rua Amazonas, Rua Sergipe e Rua Mato Grosso e prolongamento da tubulação de águas pluviais da Rua Mato Grosso.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>Indicam ao senhor Prefeito Gilson José de Gois , a contratação de monitores para o transporte escolar.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2410/ind-013-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2410/ind-013-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Gilson José de Gois, que proceda, em caráter emergencial, trabalhos para escoamento das poças de água a céu aberto no final da Vila São Vicente atrás e paralelo a Rua Mato Grosso.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>Os vereadores desta Casa de Leis indicam ao Senhor Prefeito Municipal Gilson José de Gois, que sejam enviados esforços para atender necessidades do Conselho Tutelar do município de Itaúna do Sul - PR.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2438/indicacao_16-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2438/indicacao_16-2025.pdf</t>
   </si>
   <si>
     <t>O vereador Israel dos Santos, com assento nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, que nos termos regimentais, determine ao setor competente da municipalidade que sejam tomadas as seguintes providências:_x000D_
 1. Realização de pintura de faixas amarelas de proibição de estacionamento a uma distância de 20 a 30 metros, antes do ponto de ônibus localizado perto do Posto de Gasolina._x000D_
 2. Instalação de uma placa de sinalização informando a proibição de estacionamento e a presença do ponto de ônibus no referido local;_x000D_
 3. Realização da poda da árvore situada próxima ao ponto de ônibus, que atualmente pode estar obstruindo a visibilidade ou causando transtornos aos pedestres e usuários do transporte.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2476/ind-017-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2476/ind-017-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora Rosana Maria Francisco, com assento nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento_x000D_
 Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Gilson José de Gois, Prefeito Municipal de Itaúna do Sul - PR, que por meio do setor competente, viabilize a instalação de lixeiras no campo Society.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2477/ind-018-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2477/ind-018-2025.pdf</t>
   </si>
   <si>
     <t>O vereador Israel dos Santos com assento nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, que proceda a contratação de mais um Farmacêutico em nosso Município.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2478/ind-019-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2478/ind-019-2025.pdf</t>
   </si>
   <si>
     <t>O vereador Israel dos Santos com assento nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, que sejam feitas as podas das árvores do cemitério.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2479/ind-020-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2479/ind-020-2025.pdf</t>
   </si>
   <si>
     <t>O vereador Dercino Leonildo de Sá com assento nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, sobre melhorias nas calçadas da Rua Paraná, próximo à Secretaria de Saúde de Itaúna do Sul.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2480/ind-021-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2480/ind-021-2025.pdf</t>
   </si>
   <si>
     <t>O vereador Dercino Leonildo de Sá, com assentos nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indica ao Senhor Prefeito Gilson José de Gois, para que seja feito a construção de um quebra-molas dentro das normas da Legislação de Trânsito na Rua Peru próxima a Rua Amazonas.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2534/ind-023-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2534/ind-023-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores Silvio de Mazzi dos Santos e Rosana Maria Francisco indicam ao Senhor Prefeito Gilson José de Gois, a instalação de um bebedouro na Secretaria Municipal de Saúde de Itaúna do Sul.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2537/ind-024-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2537/ind-024-2025.pdf</t>
   </si>
   <si>
     <t>O vereador Israel dos Santos indica ao Senhor Prefeito Gilson José de Gois, que nos termos regimentais, indica que o posto de carregamento de veículos elétricos entregue pela Itaipu seja em local público de fácil acesso no município de Itaúna do Sul.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2538/ind-025-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2538/ind-025-2025.pdf</t>
   </si>
   <si>
     <t>O vereador Israel dos Santos indica ao Senhor Prefeito Gilson José de Gois, que nos termos regimentais, indica a compra da lavadora de alta pressão (Vap), que complementa o trabalho das servidoras de serviços gerais, do Executivo Municipal e do Legislativo.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2539/ind-026-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2539/ind-026-2025.pdf</t>
   </si>
   <si>
     <t>O vereador Israel dos Santos  indica ao Senhor Prefeito Gilson José de Gois, que nos termos regimentais, indica a compra de móveis novos para o Posto do Detran.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>Dede, Tcharlão</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2553/ind-027-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2553/ind-027-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores Adão Luiz Romanelli e Everton Marcelo Dias Rosa indicam ao senhor Prefeito Municipal que adote providências necessárias para criar a Secretaria de Esporte e Turismo, com o desmembramento da atual Secretaria Municipal de Educação, Esportes, Cultura e Turismo, criando-se as duas pastas distintas.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2571/ind-029-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2571/ind-029-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores indicam ao Senhor Prefeito Gilson José de Gois para que revise as concessões de gratificação TIDE na categoria de Motorista do quadro de servidores do Município de Itaúna do Sul/PR.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2578/ind-030-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2578/ind-030-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores indicam ao Senhor Prefeito Municipal, Gison José de Gois que determine ao setor competente a realização de corte das árvores e plantio de novas espécies adequadas ao ambiente urbano, em frente ao Prédio da Prefeitura Municipal de Itaúna do Sul, bem como a limpeza periódica das calhas dos prédios públicos e refazimento do calçamento e pintura das faixas para estacionamento de carros e motos.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2579/ind-031-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2579/ind-031-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores indicam ao Senhor Prefeito Municipal, Gilson José de Gois, que determine ao setor competente a instalação de um aparelho de ar-condicionado na sala de agendamento para dentista do Posto de Saúde NIS II.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2587/ind-032-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2587/ind-032-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores desta Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, indicam a expedição de ofício, em nome de todos os vereadores, à Câmara dos Deputados e à Assembleia Legislativa do Estado do Paraná, manifestando irrestrito apoio às APAEs e às Escolas de Educação Especial de todo o território nacional.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2632/ind-033-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2632/ind-033-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores indicam ao Senhor Prefeito Municipal Gilson José de Gois que determine, com a máxima urgência, ao setor competente, a limpeza dos terrenos em nosso município.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2633/ind-034-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2633/ind-034-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores Silvio de Mazzi dos Santos e Rosana Maria Francisco reinteram a Indicação nº 23/2025 e indicam ao Senhor Prefeito Municipal Gilson José de Gois, a instalação de um bebedouro na Secretaria Municipal de Saúde de Itaúna do Sul.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2634/ind-035-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2634/ind-035-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores indicam ao Senhor Prefeito Municipal Gilson José de Gois, a imediata verificação e esclarecimento quanto aos motivos da paralisação da reforma da Unidade de Atenção Primária à Saúde da Família (UAPSF), bem como a adoção das providências necessárias para agilizar a retomada e conclusão das obras, possibilitando o mais breve retorno dos atendimentos no referido local.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2641/ind-037-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2641/ind-037-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora Rosana Maria Francisco reintera a Indicação nº 05/2025 ao Senhor Prefeito Municipal Gilson José de Gois, a implementação de uma medida administrativa que conceda aos servidores públicos municipais o direito à folga no dia do seu aniversário, sem prejuízo de sua remuneração e benefícios.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>Dede, Silvio de Mazzi</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2642/ind-038-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2642/ind-038-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores Silvio de Mazzi dos Santos e Everton Marcelo Dias Rosa indicam ao Senhor Prefeito Municipal Gilson José de Gois, a instalação de iluminação no parquinho da Praça da Matriz Paróquia Nossa Senhora da Glória para melhorar a segurança, acessibilidade, estética e qualidade de uso do espaço no período noturno.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2652/ind-039-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2652/ind-039-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores indicam ao Senhor Prefeito Municipal Gilson José de Gois que expeça ofício DER/PR solicitando a reinstalação do redutor de velocidade no KM18 + 200 metros da PR-182.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2352/req-01-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2352/req-01-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PRAZO E EXPEDIÇÃO DE OFÍCIO -  Projeto de Lei Complementar nº 03/2025 de Iniciativa do Executivo.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2353/req-02-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2353/req-02-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PRAZO - Projeto de Lei Complementar n° 03/2025 de Iniciativa do Executivo.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2354/req-03-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2354/req-03-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de Apoio ao PDL 3/2025, que susta os efeitos da Resolução nº 258, de 23 de dezembro de 2024, do Conselho Nacional dos Direitos da Criança e do Adolescente - CONANDA, e ao PL 1904/2024.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2372/req-04-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2372/req-04-2025.pdf</t>
   </si>
   <si>
     <t>Requer a prorrogação de prazo de 10 (dez) dias para apresentação de parecer da Comissão referente ao Projeto de Lei Complementar nº 03/2025 do  Executivo Municipal.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2393/req-05-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2393/req-05-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Prazo para emissão de parecer sobre o Projeto de Lei Complementar nº 03/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2389/req-06-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2389/req-06-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores REQUEREM, por meio de aprovação em plenário, a expedição de ofício ao Exercicio Municipal requerendo informações sobre a garantia dos direitos das crianças com transtorno de espectro autista (TEA) em nosso município.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2398/req-07-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2398/req-07-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Prazo para emissão de parecer sobre o Projeto de Lei Ordinária nº 015/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2415/req-08-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2415/req-08-2025.pdf</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2416/req-09-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2416/req-09-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Prazo para emissão de parecer sobre o Projeto de Lei Ordinária nº 013/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2417/req-10-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2417/req-10-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Prazo para emissão de parecer da CLJRF sobre o Projeto de Lei Ordinária nº 018/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2406/req-11-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2406/req-11-2025.pdf</t>
   </si>
   <si>
     <t>Os llustres Vereadores Adão Luiz Romanelli, Dercino Leonildo de Sá, Everton Marcelo Dias Rosa, Hudson Taylor dos Reis Lima, Israel dos Santos, João Paulo Belém, Rosana Maria Francisco, Silvio de Mazzi dos Santos e Valdeir Aparecido Laureano, no uso das atribuições que lhe são conferidas por Lei, REQUEREM, por meio de aprovação em Plenário, a realização pelo Poder Executivo de consulta ao Tribunal de Contas do Estado do Paraná a respeito da_x000D_
 possibilidade/legalidade de pagamento retroativo do ano de 2023 a todos os servidores do magistério.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>Taylor</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2405/req-12-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2405/req-12-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento de Moção de Apoio Moção de apoio às Associações de Pais e Amigos dos Excepcionais (APAEs) e apelo ao Supremo Tribunal Federal pela improcedência da Ação Direta de Inconstitucionalidade (ADI) n° 7796, garantindo a continuidade do atendimento educacional especializado.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2435/requerimento_13-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2435/requerimento_13-2025.pdf</t>
   </si>
   <si>
     <t>REQUEREM, por meio de aprovação em Plenário, o cancelamento do Requerimento nº 11/2025, aprovado na reunião ordinária de 26/05/2025, e que seja protocolado no Poder Legislativo Municipal o Projeto de Lei que concede o retroativo de 2023 ao Magistério, bem como seja encaminhado parecer jurídico favorável ao mesmo.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2436/requerimento_14-2025_der.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2436/requerimento_14-2025_der.pdf</t>
   </si>
   <si>
     <t>REQUEREM, por meio de aprovação em Plenário, a expedição de ofício ao DER - PR, solicitando medidas urgentes visando a reforma e manutenção da Estrada PR 182 entre Nova Londrina e Diamante do Norte/PR.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2437/requrimento_15_pro_de_prazo.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2437/requrimento_15_pro_de_prazo.pdf</t>
   </si>
   <si>
     <t>A Comissão de Legislação, Justiça e Redação Final requer a prorrogação de prazo para análise do Projeto de Lei n° 013/2025, que autoriza o Poder Executivo Municipal a adquirir imóvel para abrigar emissário de águas pluviais no município de Itaúna do Sul. Sendo assim a Comissão de Legislação, Justiça e Redação Final, solicita a prorrogação pelo prazo de 10 dias ou até que haja resposta do Executivo Municipal.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>Solicitação de Prazo para emissão de parecer da CLJRF sobre o Projeto de Lei Ordinária nº 024/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2484/req-17-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2484/req-17-2025.pdf</t>
   </si>
   <si>
     <t>Os llustres Vereadores abaixo assinados, no uso das atribuições que lhe são conferidas por Lei, REQUEREM, por meio de aprovação em Plenário, ao Presidente do Poder Legislativo de Itaúna do Sul que seja instituída Comissão Especial para revisar dispositivos da Lei Orgânica do Município de Itaúna do Sul - PR.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2488/req-18-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2488/req-18-2025.pdf</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2489/req-19-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2489/req-19-2025.pdf</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2556/req-20-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2556/req-20-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento de prorrogação de prazo de 20 (vinte) dias para análise dos Projetos de Lei Ordinária nº 34/2025 e 35/2025.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2566/req-21-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2566/req-21-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento de prorrogação de prazo de 10 (dez) dias para análise da Proposta de Emenda à Lei Orgânica nº 01/2025.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2570/req-22-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2570/req-22-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento de prorrogação de prazo de 10 (dez) dias para análise do Projeto de Lei Complementar nº 08/2025.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2635/req-23-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2635/req-23-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores Hudson Taylor dos Reis Lima e Valdeir Aparecido Laureano, Requerem ao Prefeito Municipal Gilson José de Gois, para que, com urgência, no prazo máximo de 15 (quinze) dias encaminhe informações e providências urgêntes sobre falhas no atendimento da Saúde Municipal.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>DSPC</t>
   </si>
   <si>
     <t>Despacho</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2277/dsp_01-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2277/dsp_01-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo Municipal e a concessão pelo Plenário de urgência ao Projeto de Lei nº 01/2025, com base nos arts. 143, §1º e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2285/dsp_02-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2285/dsp_02-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo Municipal e a concessão pelo Plenário de urgência ao Projeto de Lei Complementar nº 01/2025, com base nos arts. 143, §1º e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2286/dsp_03-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2286/dsp_03-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo Municipal e a concessão pelo Plenário de urgência ao Projeto de Lei Complementar nº 02/2025, com base nos arts. 143, §1º e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2287/dsp_04-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2287/dsp_04-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo Municipal e a concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 02/2025, com base nos arts. 143, §1º e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2313/dsp_06-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2313/dsp_06-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo Municipal e a concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 03/2025, com base nos arts. 143, §1º e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Educação, Saúde e Assistência Social.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2307/dsp_07-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2307/dsp_07-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo Municipal e a concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 04/2025, com base nos arts. 143, §1º e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Educação, Saúde e Assistência Social.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2311/dsp_08-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2311/dsp_08-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo Municipal e a concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 05/2025, com base nos arts. 143, §1º e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2309/dsp_09-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2309/dsp_09-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo Municipal e a concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 06/2025, com base nos arts. 143, §1º e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2327/dsp_10-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2327/dsp_10-2025.pdf</t>
   </si>
   <si>
     <t>Tendo em vista a ausência de parecer jurídico, ante falta de tempо hábil para confecção do mesmo e o requerimento de prazo feito pela Procuradoria_x000D_
 Jurídica desta Casa de Leis no Anteprojeto de Lei Complementar nº 03/2025, concedo o prazo solicitado para sua apresentação. Consequentemente determino que a leitura do Projeto e análise do pedido de regime de urgência pelo Plenário seja realizada apenas na próxima reunião ordinária a ser realizada em 24 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2323/dsp_12-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2323/dsp_12-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo Municipal e a concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 07/2025, com base nos arts. 143, §1º e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2325/dsp_13-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2325/dsp_13-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo Municipal e a concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 08/2025, com base nos arts. 143, §1º e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2328/dsp_14-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2328/dsp_14-2025.pdf</t>
   </si>
   <si>
     <t>Tendo em vista que o Plenário não concedeu o pedido de urgência feito no Projeto de Lei Complementar n° 03/2025, determino о encaminhamento do Projeto às Comissões permanentes para apresentação de Parecer, nesse caso a Comissão de Legislação, Justiça e Redação Final,Comissão de Finanças e Orçamentos e Educação, Saúde e Assistência Social,iniciando-se pela Comissão de Legislação, Justiça e Redação Final, a qual terá o prazo de 10 dias para apresentação de parecer.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2333/dsp_15-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2333/dsp_15-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo e a concessão pelo Plenário de urgência ao Anteprojeto de Lei Complementar n° 04/2025, com base nos arts. 143, §§1° e 2° e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2334/dsp_16-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2334/dsp_16-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo e a concessão pelo Plenário de urgência ao Anteprojeto de Lei Ordinária nº 09/2025, com base nos arts. 143, §§1° е 2° е 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e de Educação, Saúde e Assistência Social.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2343/dsp_17-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2343/dsp_17-2025.pdf</t>
   </si>
   <si>
     <t>Tendo em vista o documento apresentado pela Procuradora Jurídica desta Casa de Leis, no qual informa o seu interesse no Projeto de Lei Ordinária n° 01/2025, venho solicitar ao Advogado do Poder Executivo a emissão de Parecer Jurídico no Projeto de Lei citado.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2347/dsp_18-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2347/dsp_18-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pela Poder Legislativo e a concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 01/2025 do Legislativo Municipal, com base nos arts. 143, §1º e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2348/dsp_19-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2348/dsp_19-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Legislativo e a concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 02/2025 do Legislativo Municipal, com base nos arts. 143, §1º e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2359/dsp_20-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2359/dsp_20-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo e a concessão pelo Plenário de urgência ao Anteprojeto de Lei n° 011/2025, com base nos arts. 143, §§1° e 2° e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2360/dsp_21-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2360/dsp_21-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo e a concessão pelo Plenário de urgência ao Anteprojeto de Lei n° 012/2025, com base nos arts. 143, §§1° e 2° e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2366/dsp_22-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2366/dsp_22-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo e a concessão pelo Plenário de urgência ao Projeto de Lei n° 014/2025, com base os arts. 143, §§1° e 2° e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento e Comissão de Educação, Saúde e_x000D_
 Assistência Social.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2382/dsp_23-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2382/dsp_23-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo e a concessão pelo Plenário de urgência ao Projeto de Lei n° 016/2025, com base nos arts. 143, §§1° e 2° e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2383/dsp_24-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2383/dsp_24-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo e a concessão pelo Plenário de urgência ao Projeto de Lei nº 017/2025, com base nos arts. 143, §§1° e 2° e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2396/dsp_25-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2396/dsp_25-2025.pdf</t>
   </si>
   <si>
     <t>Tendo em vista que o Plenário não concedeu o pedido de urgência feito no Anteprojeto de Lei nº 13/2025, determino o encaminhamento do Projeto às Comissões permanentes para apresentação de Parecer, nesse caso Comissão de Legislação, Justiça e Redação Final, Comissão de Finanças Orçamentos e Educação, Comissão de Obras e Serviços Públicos, iniciando-se pela Comissão de Legislação, Justiça e Redação Final, a qual terá o prazo de 10 dias para apresentação de parecer.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2397/dsp_26-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2397/dsp_26-2025.pdf</t>
   </si>
   <si>
     <t>Tendo em vista que o Plenário não concedeu o pedido de urgência feito no Projeto de Lei nº 18/2025, determino o encaminhamento do Projeto às Comissões permanentes para apresentação de Parecer, nesse caso a Comissão de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamentos e Comissão de Obras e Serviços Públicos, iniciando-se pela Comissão de Legislação, Justiça e Redação Final, a qual terá o prazo de 10 dias para apresentação de parecer.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2419/dsp_27-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2419/dsp_27-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo e a concessão pelo Plenário de urgência ao Projeto de Lei n° 020/2025, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento e Comissão de Educação, Saúde e Assistência Social.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2422/dsp_28-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2422/dsp_28-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo e a concessão pelo Plenário de urgência ao Projeto de Lei nº 021/2025, com base nos arts. 143, §§1° e 2° e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2418/dsp_29-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2418/dsp_29-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo e a concessão pelo Plenário de urgência ao Projeto de Lei nº 022/2025, com base nos arts. 143, §§1° e 2° e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2424/dsp_30-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2424/dsp_30-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pela Mesa da Câmara Municipal e a concessão pelo Plenário de urgência ao Projeto de Resolução nº 01/2025, com base nos arts. 143, §1º e 2º e 144 do Regimento Interno, determino o pronunciamento е apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2439/despacho_31-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2439/despacho_31-25.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo ea concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 019/2025, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2442/despacho_32.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2442/despacho_32.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei nº 023/2025, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2509/dsp_40-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2509/dsp_40-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 031/2025, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2510/dsp_41-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2510/dsp_41-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 032/2025, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2512/dsp_42-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2512/dsp_42-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 033/2025, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2516/dsp_43-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2516/dsp_43-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Resolução nº 04/2025, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2532/dsp_44-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2532/dsp_44-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 036/2025, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2533/dsp_45-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2533/dsp_45-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 037/2025, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 038/2025, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2544/dsp_47-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2544/dsp_47-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 039/2025, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2554/dsp_48-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2554/dsp_48-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 040/2025, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2564/dsp_49-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2564/dsp_49-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 041/2025, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2576/dsp_50-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2576/dsp_50-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 043/2025, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2590/dsp_51-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2590/dsp_51-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 044/2025, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2591/dsp_52-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2591/dsp_52-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 045/2025, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2592/dsp_53-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2592/dsp_53-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 046/2025, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2598/dsp_54-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2598/dsp_54-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 048/2025, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2626/dsp_55-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2626/dsp_55-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 050/2025, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2628/dsp_56-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2628/dsp_56-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 051/2025, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2622/dsp_57-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2622/dsp_57-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 047/2025, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2620/dsp_58-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2620/dsp_58-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 049/2025, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2624/dsp_59-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2624/dsp_59-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Resolução nº 05/2025, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2643/dsp_61-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2643/dsp_61-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 053/2025, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2645/dsp_62-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2645/dsp_62-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 054/2025, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2655/dsp_63-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2655/dsp_63-2025.pdf</t>
   </si>
   <si>
     <t>Tendo em vista que o Plenário não concedeu o pedido de urgência feito no Projeto de Lei Ordinária nº 052/2025, determino o encaminhamento do Projeto às Comissões permanentes para apresentação de Parecer, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento e, a qual terá o prazo de 10 dias para apresentação de parecer.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2653/dsp_64-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2653/dsp_64-2025.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 055/2025, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>PTLEG</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento, CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2278/parecer_tecnico-01-2025-apl-01-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2278/parecer_tecnico-01-2025-apl-01-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 01/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2288/parecer_tecnico-02-2025-aplc-01-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2288/parecer_tecnico-02-2025-aplc-01-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e de Finanças e Orçamento, em apreciação ao Projeto de Lei Complementar nº 01/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>CESAS - Comissão de Educação, Saúde e Assistência Social, CFO - Comissão de Finanças e Orçamento, CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2289/parecer_tecnico-03-2025-aplc-02-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2289/parecer_tecnico-03-2025-aplc-02-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final de Finanças e Orçamento e de Educação, Saúde e Assistência Social, em apreciação ao Projeto de Lei Complementar nº 02/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2290/parecer_tecnico-04-2025-apl-02-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2290/parecer_tecnico-04-2025-apl-02-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final de Finanças e Orçamento e de Educação, Saúde e Assistência Social, em apreciação ao Projeto de Lei Ordinária nº 02/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>CESAS - Comissão de Educação, Saúde e Assistência Social, CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2308/parecer_tecnico-06-2025-apl-04-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2308/parecer_tecnico-06-2025-apl-04-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Educação, Saúde e Assistência Social, em apreciação ao Projeto de Lei Ordinária nº 04/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2312/parecer_tecnico-07-2025-apl-05-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2312/parecer_tecnico-07-2025-apl-05-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 05/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2310/parecer_tecnico-08-2025-apl-06-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2310/parecer_tecnico-08-2025-apl-06-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 06/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2324/parecer_tecnico-09-2025-apl-07-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2324/parecer_tecnico-09-2025-apl-07-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 07/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2326/parecer_tecnico-10-2025-apl-08-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2326/parecer_tecnico-10-2025-apl-08-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 08/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2335/parecer_tecnico-11-2025-aplc-04-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2335/parecer_tecnico-11-2025-aplc-04-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Complementar nº 04/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2336/parecer_tecnico-12-2025-apl-09-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2336/parecer_tecnico-12-2025-apl-09-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Saúde, Educação e Assistência Social em apreciação ao Projeto de Lei Ordinária nº 09/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2349/parecer_tecnico-13-2025-apl-01-25-leg.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2349/parecer_tecnico-13-2025-apl-01-25-leg.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 01/2025 do Legislativo Municipal.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2350/parecer_tecnico-14-2025-apl-02-25-leg.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2350/parecer_tecnico-14-2025-apl-02-25-leg.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 02/2025 do Legislativo Municipal.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2361/parecer_tecnico-15-2025-apl-11-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2361/parecer_tecnico-15-2025-apl-11-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 011/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2362/parecer_tecnico-16-2025-apl-12-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2362/parecer_tecnico-16-2025-apl-12-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 012/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2367/parecer_tecnico-17-2025-apl-14-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2367/parecer_tecnico-17-2025-apl-14-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento e Comissão de Educação, Saúde e Assistência Social, em apreciação ao Projeto de Lei Ordinária nº 014/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2371/parecer_tecnico-18-2025-pdl-01-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2371/parecer_tecnico-18-2025-pdl-01-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo da Comissão de Finanças e Orçamento, em apreciação ao Julgamento de Contas do Poder Executivo Municipal. Exercício Financeiro de 2021.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2384/parecer_tecnico-19-2025-apl-16-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2384/parecer_tecnico-19-2025-apl-16-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 016/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2385/parecer_tecnico-20-2025-apl-17-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2385/parecer_tecnico-20-2025-apl-17-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 017/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2420/parecer_tecnico-21-2025-apl-20-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2420/parecer_tecnico-21-2025-apl-20-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento e Comissão de Educação, Saúde e Assistência Social, em apreciação ao Projeto de Lei Ordinária nº 020/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2423/parecer_tecnico-22-2025-apl-21-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2423/parecer_tecnico-22-2025-apl-21-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 021/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2421/parecer_tecnico-23-2025-apl-22-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2421/parecer_tecnico-23-2025-apl-22-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 022/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2425/parecer_tecnico-24-2025-pr-01-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2425/parecer_tecnico-24-2025-pr-01-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Resolução nº 01/2025 da Mesa Diretora.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2427/parecer_comissao_plc-03-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2427/parecer_comissao_plc-03-2025.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo da Comissão de Legislação, Justiça e Redação Final, em apreciação ao Projeto de Lei Complementar nº 03/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2428/parecer_comissao_pl-15-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2428/parecer_comissao_pl-15-2025.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo da Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 015/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2434/parecer__comissoes_pl_19-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2434/parecer__comissoes_pl_19-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 019/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2443/parecer_conjunto_apl__23-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2443/parecer_conjunto_apl__23-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 023/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2451/parecer_tecnico-29-2025-pr-02-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2451/parecer_tecnico-29-2025-pr-02-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo da Comissão de Legislação, Justiça e Redação Final, em apreciação ao Projeto de Resolução nº 02/2025 da Mesa Diretora.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2454/parecer_tecnico-30-2025-pdl-02-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2454/parecer_tecnico-30-2025-pdl-02-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo da Comissão de Finanças e Orçamento, em apreciação ao Julgamento de Contas do Poder Executivo Municipal. Exercício Financeiro de 2023.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2470/parecer_tecnico-31-2025-pl-25-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2470/parecer_tecnico-31-2025-pl-25-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo da Comissão de Legislação, Justiça e Redação Final em apreciação ao Projeto de Lei Ordinária nº 025/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2471/parecer_tecnico-32-2025-pl-25-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2471/parecer_tecnico-32-2025-pl-25-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo da Comissão de Finanças e Orçamento em apreciação ao Projeto de Lei Ordinária nº 025/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2473/parecer_tecnico-33-2025-plc-03-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2473/parecer_tecnico-33-2025-plc-03-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo da Comissão de Educação, Saúde e Assistência Social em apreciação ao Projeto de Lei Complementar nº 03/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2474/parecer_tecnico-34-2025-plc-03-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2474/parecer_tecnico-34-2025-plc-03-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo da Comissão de Finanças e Orçamento em apreciação ao Projeto de Lei Complementar nº 03/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2501/parecer_tecnico-35-2025-pl-18-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2501/parecer_tecnico-35-2025-pl-18-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo da Comissão de Legislação, Justiça e Redação Final em apreciação ao Projeto de Lei Ordinária nº 018/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2502/parecer_tecnico-36-2025-pl-24-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2502/parecer_tecnico-36-2025-pl-24-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo da Comissão de Legislação, Justiça e Redação Final em apreciação ao Projeto de Lei Ordinária nº 024/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2508/parecer_tecnico-37-2025-pl-31-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2508/parecer_tecnico-37-2025-pl-31-25.pdf</t>
   </si>
   <si>
     <t>A Comissão de Legislação, Justiça e Redação Final solicita que seja apreciado em Reunião Ordinária o Projeto de Lei Ordinária nº 031/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2511/parecer_tecnico-38-2025-pl-32-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2511/parecer_tecnico-38-2025-pl-32-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo da Comissão de Legislação, Justiça e Redação Final em apreciação ao Projeto de Lei Ordinária nº 032/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2513/parecer_tecnico-39-2025-pl-33-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2513/parecer_tecnico-39-2025-pl-33-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo da Comissão de Legislação, Justiça e Redação Final em apreciação ao Projeto de Lei Ordinária nº 033/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2506/parecer_tecnico-40-2025-pr-03-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2506/parecer_tecnico-40-2025-pr-03-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo da Comissão de Legislação, Justiça e Redação Final em apreciação ao Projeto de Resolução nº 03/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2517/parecer_tecnico-41-2025-pr-04-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2517/parecer_tecnico-41-2025-pr-04-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Resolução nº 04/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2524/parecer_tecnico-42-2025-pl-18-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2524/parecer_tecnico-42-2025-pl-18-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo da Comissão de Finanças e Orçamento em apreciação ao Projeto de Lei Ordinária nº 018/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2526/parecer_tecnico-43-2025-pl-24-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2526/parecer_tecnico-43-2025-pl-24-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo da Comissão de Educação, Saúde e Assistência Social em apreciação ao Projeto de Lei Ordinária nº 024/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2529/parecer_tecnico-44-2025-pl-36-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2529/parecer_tecnico-44-2025-pl-36-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 036/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2530/parecer_tecnico-45-2025-pl-37-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2530/parecer_tecnico-45-2025-pl-37-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 037/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2545/parecer_tecnico-46-2025-apl-18-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2545/parecer_tecnico-46-2025-apl-18-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo da Comissão de Obras e Serviços Públicos, em apreciação ao Projeto de Lei Ordinária nº 018/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2543/parecer_tecnico-46-2025-pl-39-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2543/parecer_tecnico-46-2025-pl-39-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 039/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2552/parecer_tecnico-48-2025-pl-40-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2552/parecer_tecnico-48-2025-pl-40-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 040/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2565/parecer_tecnico-49-2025-pl-41-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2565/parecer_tecnico-49-2025-pl-41-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 041/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 038/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2577/parecer_tecnico-51-2025-pl-43-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2577/parecer_tecnico-51-2025-pl-43-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 043/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2593/parecer_tecnico-52-2025-pl-44-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2593/parecer_tecnico-52-2025-pl-44-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 044/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2594/parecer_tecnico-53-2025-pl-45-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2594/parecer_tecnico-53-2025-pl-45-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 045/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2595/parecer_tecnico-54-2025-pl-46-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2595/parecer_tecnico-54-2025-pl-46-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 046/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2599/parecer_tecnico-55-2025-pl-48-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2599/parecer_tecnico-55-2025-pl-48-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 048/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2608/parecer_tecnico-56-2025-pl-42-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2608/parecer_tecnico-56-2025-pl-42-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo da Comissão de Finanças e Orçamento em apreciação ao Projeto de Lei Ordinária nº 042/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2609/parecer_tecnico-57-2025-pl-34-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2609/parecer_tecnico-57-2025-pl-34-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo da Comissão de Finanças e Orçamento em apreciação ao Projeto de Lei Ordinária nº 034/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2610/parecer_tecnico-58-2025-pl-35-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2610/parecer_tecnico-58-2025-pl-35-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo da Comissão de Finanças e Orçamento em apreciação ao Projeto de Lei Ordinária nº 035/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2621/parecer_tecnico-59-2025-pl-49-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2621/parecer_tecnico-59-2025-pl-49-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 049/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2623/parecer_tecnico-60-2025-pl-47-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2623/parecer_tecnico-60-2025-pl-47-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 047/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2625/parecer_tecnico-61-2025-pr-05-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2625/parecer_tecnico-61-2025-pr-05-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Resolução nº 05/2025 do Legislativo Municipal.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2627/parecer_tecnico-62-2025-pl-50-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2627/parecer_tecnico-62-2025-pl-50-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 050/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2629/parecer_tecnico-63-2025-pl-51-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2629/parecer_tecnico-63-2025-pl-51-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 051/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2644/parecer_tecnico-65-2025-pl-53-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2644/parecer_tecnico-65-2025-pl-53-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 053/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2646/parecer_tecnico-66-2025-pl-54-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2646/parecer_tecnico-66-2025-pl-54-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 054/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2649/parecer_tecnico-67-2025-pelo-01-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2649/parecer_tecnico-67-2025-pelo-01-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo da Comissão de Legislação, Justiça e Redação Final, em apreciação a Proposta de Emenda à Lei Orgânica nº 01/2025 da Mesa Diretora.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2654/parecer_tecnico-68-2025-pl-55-25.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2654/parecer_tecnico-68-2025-pl-55-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 055/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2340/plo_01-2025-leg.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2340/plo_01-2025-leg.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual e reajuste do vencimento dos servidores públicos efetivos e comissionados do Poder Legislativo Municipal de Itaúna do Sul, Estado do Paraná e atualiza o anexo II da Lei Municipal nº 1.148/2016.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2342/plo_02-2025-leg.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2342/plo_02-2025-leg.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.161/2016, que dispõe sobre a concessão e o pagamento de diárias e indenizações de viagem no âmbito do Poder Legislativo do Município de Itaúna do Sul, Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2276/plo_01-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2276/plo_01-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Superávit Financeiro por Excesso de Arrecadação e por Anulação de Dotação de Recursos Vinculados na LOA – Lei Orçamentária Anual nº 1.541/2023, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.511/2023, e dá outras providências.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2284/plo_02-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2284/plo_02-2025.pdf</t>
   </si>
   <si>
     <t>Institui o serviço de acolhimento em família acolhedora no Município de Itaúna do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2293/plo_03-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2293/plo_03-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, competência e funcionamento do Conselho Municipal de Esporte de Itaúna do Sul e cria o Fundo Municipal de Esporte de Itaúna do Sul, e da outras providências.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2294/plo_04-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2294/plo_04-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Rede de Proteção à Criança e ao Adolecente de Itaúna do Sul, regulamenta o Sistema de Garantia de Direitos da criança e do adolencente vítima ou testemunha de violência.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2299/plo_05-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2299/plo_05-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Superávit Financeiro de Recursos Vinculados a LOA – Lei Orçamentária Anual nº 1.621/2024, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.588/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2300/plo_06-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2300/plo_06-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Superávit Financeiro de Recursos Vinculados e por Anulação de Recursos na LOA – Lei Orçamentária Anual nº 1.621/2024, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.588/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2318/plo_07-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2318/plo_07-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Superávit Financeiro de Recursos Vinculados e por Anulação de Recursos na LOA - Lei Orçamentária Anual nº 1.621/2024, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.588/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2319/plo_08-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2319/plo_08-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Superávit Financeiro de Recursos Vinculados e por Anulação de dotação na LOA - Lei Orçamentária Anual nº 1.621/2024, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.588/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2332/plo_09-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2332/plo_09-2025.pdf</t>
   </si>
   <si>
     <t>Súmula: Altera o artigo 18, §1º e incisos da Lei Municipal nº 1637/2025, que institui a Rede de Proteção à Criança e ao Adolescente do Municipio de Itaúna do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para formalização de parceria operacional entre o Município de Itaúna do Sul e Associação de Pequenos Agricultores sediada no Município de Itaúna do Sul, para uso compartilhado de trator agrícola adquirido com recursos do Plano Paraná Mais Cidades III e dá outras providências.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2357/plo_11-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2357/plo_11-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Superávit Financeiro de Recursos Vinculados, Excesso de Arrecadação e por Anulação de dotação na LOA - Lei Orçamentária Anual nº 1.621/2024, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.588/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2358/plo_12-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2358/plo_12-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Superávit Financeiro de Recursos Vinculados, Excesso de Arrecadação e por Anulação de Recursos na LOA - Lei Orçamentária Anual nº 1.621/2024, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.588/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir imóvel para abrigar emissário de águas pluviais no Município de Itaúna do Sul.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2364/plo_14-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2364/plo_14-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei e inclui dispositivos da Lei Municipal n° 1.633/2025, que institui o serviço de acolhimento em família acolhedora no município.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2374/pl_15-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2374/pl_15-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária (LDO) para o exercício de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2378/plo_16-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2378/plo_16-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Superávit Financeiro e Excesso de Arrecadação de Recursos Vinculados na LOA - Lei Orçamentária Anual nº 1.621/2024, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.588/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2379/plo_17-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2379/plo_17-2025.pdf</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2392/plo_18-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2392/plo_18-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Itaúna do Sul a realizar doação com encargos do imóvel Barracão Area Industrial a empresas que assumirem os encargos de geração de empregos e cumprimento das formalidades legais, e dá outras providências.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2408/projeto_de_lei_19-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2408/projeto_de_lei_19-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para venda, mediante licitação na modalidade leilão, de bens inserviveis pertencentes ao patrimônio público do município de_x000D_
 Itaúna do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2402/plo_20-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2402/plo_20-2025.pdf</t>
   </si>
   <si>
     <t>Prorroga o Plano Municipal de Educação Regulamentado pela Lei Municipal nº 1.106/2015.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2413/plo_21-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2413/plo_21-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Superávit Financeiro, Excesso de Arrecadação e por Anulação de Recursos Vinculados na LOA Lei Orçamentária Anual nº 1.621/2024, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.588/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2414/plo_22-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2414/plo_22-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Anulação de Recursos na LOA Lei Orçamentária_x000D_
 Anual n° 1.621/2024, e sobre a alteração da meta de trabalho na Lei Municipal n° 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal n° 1.588/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2441/pl_23-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2441/pl_23-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Superávit Financeiro, Excesso de Arrecadação e por Amulação de Recursos Vinculados na LOA - Lei Orçamentária Anual n° 1.621/2024, e sobre a alteração da meta de trabalho na Lei Municipal n° 1.425/2021 do PPA 2022 a 2025, e na LDO Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.588/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2445/plo_24-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2445/plo_24-2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação da alínea "a" do $1° do artigo 38 da Lei Municipal nº 1.105, de 19 de junho de 2015, que dispõe sobre a Política Municipal de Atendimento dos Direitos da Criança e do Adolescente, para adequar a organização dos atendimentos do Conselho Tutelar.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2450/plo_25-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2450/plo_25-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento de valores retroativos decorrentes da aplicação da Lei Municipal nº 1.276/2019 em consonância com o piso nacional do magistério referente ao exercício de 2023.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2460/plo_26-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2460/plo_26-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Superávit Financeiro e Anulação de Recursos Vinculados de Recursos na LOA – Lei Orçamentária Anual nº 1.621/2024, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.588/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2461/plo_27-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2461/plo_27-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Superávit Financeiro de Recursos Vinculados na LOA – Lei Orçamentária Anual nº 1.621/2024, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.588/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Tendência de Excesso de Arrecadação e Anulação de Recursos Vinculados na LOA - Lei Orçamentária Anual nº 1.621/2024, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias- Lei Municipal nº 1.588/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Superávit Financeiro е Anulação de Recursos Vinculados na LOA – Lei Orçamentária Anual n° 1.621/2024, e sobre a alteração da meta de trabalho na Lei Municipal n° 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal n° 1.588/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>Autoriza a construção de uma praça linear no trecho da Ruа Pаraná, localizado entre a Rua Peru е а Rua Inglaterra, no Município de Itaúna do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2493/plo_31-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2493/plo_31-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Excesso de Arrecadação e por Anulação de dotação na LOA Lei Orçamentária Anual nº 1.621/2024, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal n° 1.588/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2497/plo_32-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2497/plo_32-2025.pdf</t>
   </si>
   <si>
     <t>Homologa a reavaliação atuarial para equacionamento do déficit técnico do Regime Próprio de Previdência Social - RPPS, dos Servidores Públicos do Município de Itaúna do Sul, Estado do Paraná, que apurou o custo suplementar para o exercicio de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2495/plo_33-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2495/plo_33-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Superávit Financeiro, Excesso de Arrecadação e_x000D_
 Anulação de Recursos na LOA - Lei Orçamentária Anual n° 1.621/2024, e sobre a alteração da meta de trabalho na Lei Municipal n° 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias Lei Municipal n° 1.588/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2518/plo_34-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2518/plo_34-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual - PPA do município de Itaúna do Sul, Estado do Paraná para o quadriênio de 2026 a 2029 e dá outras providências.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2519/plo_35-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2519/plo_35-2025.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Itaúna do Sul, Estado do Paraná, para o exercicío financeiro de 2026.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2522/plo_36-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2522/plo_36-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Superávit Financeiro Tendência de Excesso de_x000D_
 Arrecadação e por Anulação de dotação na LOA – Lei Orçamentária Anual nº 1.621/2024, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.588/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2523/plo_37-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2523/plo_37-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Superávit Financeiro, Excesso de Arrecadação e Anulação de Recursos na LOA – Lei Orçamentária Anual nº 1.621/2024, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.588/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Superávit Financeiro e por Anulação de dotação na_x000D_
 LOA – Lei Orçamentária Anual nº 1.621/2024, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.588/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2542/plo_39-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2542/plo_39-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Superávit Financeiro, Tendência de Excesso de_x000D_
 Arrecadação e por Anulação de dotação na LOA - Lei Orçamentária Anual nº 1.621/2024, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.588/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2550/plo_40-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2550/plo_40-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Superávit Financeiro e por Anulação de dotação na LOA – Lei Orçamentária Anual nº 1.621/2024, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO – Lei de_x000D_
 Diretrizes Orçamentárias - Lei Municipal nº 1.588/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2563/plo_41-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2563/plo_41-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Superávit Financeiro, Excesso de Arrecadação e por Anulação de dotação na LOA – Lei Orçamentária Anual nº 1.621/2024, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.588/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2574/plo_42-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2574/plo_42-2025.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I e II da Lei n° 1.651/2025.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2575/plo_43-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2575/plo_43-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Superávit Financeiro de Recursos Vinculados, Excesso de Arrecadação de Recursos Vinculados e por Anulação de dotação na LOA – Lei Orçamentária Anual nº 1.621/2024, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.588/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2582/plo_44-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2582/plo_44-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Anulação de dotação na LOA – Lei Orçamentária Anual nº 1.621/2024, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.588/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2583/plo_45-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2583/plo_45-2025.pdf</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2585/plo_46-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2585/plo_46-2025.pdf</t>
   </si>
   <si>
     <t>Ratifica a redação do Contrato de Consórcio Público e do Estatuto Social do Consórcio Intermunicipal de Saneamento do Paraná (CISPAR) e autoriza o ingresso do Município no referido Consórcio.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2597/plo_47-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2597/plo_47-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de gratificação de responsabilidade aos membros dos Conselhos Deliberativo, Fiscal, do Comitê de Investimentos e regulamentação da gratificação prevista no art. 35 da Lei Complementar nº 1.440/2021, que trata da reestruturação do Regime Próprio de Previdência Social - R.P.P.S., dos servidores públicos municipais do Município de Itaúna do Sul, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2589/plo_48-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2589/plo_48-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a constituição de Fundo Municipal de Saneamento Básico e Ambiental do Município de Itaúna do Sul/PR e dá outras providências.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2605/plo_49-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2605/plo_49-2025.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções firmado entre o Estado do Paraná e os Municípios do Estado do Paraná subscritores, com a finalidade de formalizar a constituição e dequação do Consórcio Intergestores Paraná Saúde - CIPS aos termos do regime previsto na Lei Federal nº 11.107/2005 e sua regulamentação, voltado ao desenvolvimento de ações na área da assistência farmacêutica no âmbito do Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2606/plo_50-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2606/plo_50-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Excesso de Arrecadação na LOA – Lei Orçamentária_x000D_
 Anual nº 1.621/2024, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.588/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2607/plo_51-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2607/plo_51-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Superávit Financeiro e Excesso de Arrecadação de Recursos Vinculados na LOA – Lei Orçamentária Anual nº 1.621/2024, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.588/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>Dispõe sobre alterações no Plano de Cargos, Carreira e Remuneração do Magistério Público Municipal de Itaúna do Sul/PR, Lei Municipal nº 1.276/2019, alterada pela Lei Municipal nº 1.470/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2637/plo_53-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2637/plo_53-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Fundo Previdenciário Municipal de Itaúna do Sul - FUNPREMISUL em abertura de crédito adicional Suplementar por Excesso_x000D_
 de Arrecadação de Recursos Vinculados na LOA – Lei Orçamentária Anual nº 1.621/2024, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.588/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2639/plo_54-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2639/plo_54-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Superávit e por Anulação de dotação na LOA – Lei Orçamentária Anual nº 1.621/2024, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.425/2021 do PPA 2022 a 2025, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.588/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2648/plo_55-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2648/plo_55-2025.pdf</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2280/plc_01-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2280/plc_01-2025.pdf</t>
   </si>
   <si>
     <t>Institui o programa de incentivo e recuperação fiscal para o exercício 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2282/plc_02-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2282/plc_02-2025.pdf</t>
   </si>
   <si>
     <t>Modifica o Anexo II da Lei Complementar nº 01/2022, com o objetivo de expandir o número de vagas para o cargo de Psicólogo no quadro permanente de servidores públicos efetivos do Município de Itaúna do Sul/PR, e adota outras providências correlatas.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2296/plc_03-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2296/plc_03-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo em comissão de Chefe do Setor de Agendamentos da Saúde no âmbito da Secretaria de Saúde e Meio Ambiente do Município de Itaúna do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2315/plc_04-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2315/plc_04-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão e reajuste dos vencimentos dos servidores e agentes do Poder Executivo Municipal referente a 2025.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei Complementar Municipal n° 015/2024, que dispõе sobre o Sistema Viário do Município de Itaúna do Sul/PR.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>Dispõe sobre a remissão e a baixa contábil dos créditos tributários municipais atingidos pela prescrição e dá outras providências.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2301/dl-01-2025__relatorio_de_votacao.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2301/dl-01-2025__relatorio_de_votacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Prestação de Contas do Poder Executivo do Município de Itaúna do Sul/PR, referente ao exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2395/dl-02-2025__relatorio_de_votacao.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2395/dl-02-2025__relatorio_de_votacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Prestação de Contas do Poder Executivo do Município de Itaúna do Sul/PR, referente ao exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2403/pr_01-2025__mensagem.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2403/pr_01-2025__mensagem.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional Suplementar no orçamento vigente.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2452/pr_02-2025__mensagem.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2452/pr_02-2025__mensagem.pdf</t>
   </si>
   <si>
     <t>Altera os arts. 149, 166 e revoga o art. 212 do Regimento Interno da Câmara Municipal de Itaúna do Sul, Estado do Paraná, aprovado pela Resolução n° 08/2009.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2485/pr_03-2025_-_aprovado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2485/pr_03-2025_-_aprovado.pdf</t>
   </si>
   <si>
     <t>Altera os arts. 9º, altera o inc. II e acrescenta o inc. XVI ao art. 33 e revoga o inc. XII do art. 46 do Regimento Interno da Câmara Municipal de Itaúna do Sul, Estado do Paraná, aprovado pela Resolução nº 08/2009.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2514/pr_04-2025_-_aprovado.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2514/pr_04-2025_-_aprovado.pdf</t>
   </si>
   <si>
     <t>Estabelece o Orçamento do Legislativo Municipal para o exercício de 2026.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2612/pr_05-2025__mensagem.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2612/pr_05-2025__mensagem.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no orçamento vigente.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2536/pelo_01-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2536/pelo_01-2025.pdf</t>
   </si>
   <si>
     <t>Altera, revoga e acrescenta artigos e dispositivos na Lei Orgânica do Município de Itaúna do Sul/PR.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2503/ema-01-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2503/ema-01-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo único ao art. 1º e o $2° ao art. 2º do Projeto de Lei Ordinária nº 18/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2651/ema-02-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2651/ema-02-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 21 à Proposta de Emenda à Lei Orgânica nº 01/2025.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2337/emd-01-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2337/emd-01-2025.pdf</t>
   </si>
   <si>
     <t>Análise do parágrafo único do art. 2º е incisos I e II do art. 3º do Anteprojeto de Lei Complementar n° 04/2025.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2368/emd-02-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2368/emd-02-2025.pdf</t>
   </si>
   <si>
     <t>Análise do art. 4º do Anteprojeto de Lei n°14/2025.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2386/emd-03-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2386/emd-03-2025.pdf</t>
   </si>
   <si>
     <t>Análise da Súmula do Anteprojeto de Lei Ordinária n° 17/2025.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2504/emd-04-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2504/emd-04-2025.pdf</t>
   </si>
   <si>
     <t>Análise do art. 1º do Projeto de Lei Ordinária nº 24/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2505/emd-05-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2505/emd-05-2025.pdf</t>
   </si>
   <si>
     <t>Análise do inc. I do art. 1º e caput do art. 2º do Projeto de Lei Ordinária nº 18/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2531/emd-06-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2531/emd-06-2025.pdf</t>
   </si>
   <si>
     <t>Análise do caput do art. 1º do Anteprojeto de Lei Ordinária nº 37/2025.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2600/emd-07-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2600/emd-07-2025.pdf</t>
   </si>
   <si>
     <t>Análise do caput do art. 2º do Anteprojeto de Lei nº 48/2025.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2650/emd-08-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2650/emd-08-2025.pdf</t>
   </si>
   <si>
     <t>Análise dos arts. 6º, 16 e 20 da Proposta de Emenda à Lei Orgânica nº 01/2025.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2426/mocao_02-2025.pdf</t>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2426/mocao_02-2025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Itaúna do Sul, no uso de suas atribuições legais regimentais, mediante a aprovação pelo Plenário do Requerimento nº12/2025 de iniciativa do vereador Hudson Taylor dos Reis Lima, em reunião ordinária realizada em 26 de maio de 2025, vem, por meio desta moção, manifestar-se publicamente em defesa das APAES demais instituições que realizam atendimento educacional especializado às pessoas com deficiência, diante da tramitação da Ação Direta de Inconstitucionalidade (ADI) nº 7796 no Supremo Tribunal Federal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4292,67 +4292,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2275/oficio_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2279/oficio_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2281/oficio_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2283/oficio_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2295/oficio_07-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2291/oficio_08-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2292/oficio_09-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2297/oficio_010-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2298/oficio_011-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2314/oficio_012-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2316/oficio_014-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2317/oficio_015-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2320/oficio_016.2025_-_substituicao_plc_004.2025_reajuste_servidores1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2321/oficio_018.2025_-_substituicao_plc_004.2025_reajuste_servidores_novo.docx.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2329/oficio_019-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2330/oficio_020-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2331/oficio_021-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2344/oficio_022.2025_-_substituicao_plc_003.2025_criacao_cargo_agendamento_saude.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2345/oficio_023-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2351/oficio_024.2025_-_retirada_do_apl_010.2025_-_associacao_produtores1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2440/oficio_27-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2380/oficio_028-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2363/oficio_030-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2373/oficio_033-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2376/oficio_034-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2377/oficio_035-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2391/oficio_038-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2407/oficio_041-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2401/oficio_042-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2409/oficio_044-2025-adm.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2411/oficio_046-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2412/oficio_047-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2444/oficio_50-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2448/oficio_52-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2449/oficio_53-2025_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2456/oficio_056-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2462/oficio_057-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2458/oficio_058.2025_-_encaminhamento_apl_026.2025_contabilidade_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2459/oficio_059.2025_-_encaminhamento_apl_027.2025_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2490/oficio_067-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2492/oficio_068-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2494/oficio_070-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2498/oficio_071-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2520/oficio_072.2025_-_encaminhamento_apl_036.2025_contabilidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2521/oficio_073.2025_-_encaminhamento_apl_037.2025_contabilidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2527/oficio_079.2025_-_encaminhamento_apl_038.2025_-_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2540/oficio_080-2025-_aj-pmis.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2541/oficio_081-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2547/oficio_082-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2549/oficio_083.2025_-_encaminhamento_apl_040.2025_-_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2567/oficio_086-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2562/oficio_087-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2572/oficio_-_090.2025_-_encaminhamento_apl_042.2025_-_alteracao_ldo_2026.docx.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2573/oficio_-_091.2025_-_encaminhamento_apl_043.2025_-_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2596/oficio_094-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2601/oficio_097-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2580/oficio_-_100.2025_-_encaminhamento_apl_044.2025_-_alteracao_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2581/oficio_-_101.2025_-_encaminhamento_apl_045.2025_-_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2584/oficio_102-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2586/oficio_103-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2588/oficio_-_104.2025_-_encaminhamento_apl_048.2025_-_fundo_de_saneamento_basico_e_ambiental.docx.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2602/oficio_105-2025_-_encaminhamento_apl_049.2025_-_cips.docx.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2603/oficio_106-2025_-_encaminhamento_apl_050.2025_-_contabilidade.docx.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2604/oficio_107-2025_-_encaminhamento_apl_051.2025_-_contabilidade.docx.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2613/oficio_109-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2630/oficio_110-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2636/oficio_112.2025_-_encaminhamento_apl_053.2025_-_contabilidade_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2638/oficio_-_114.2025_-_encaminhamento_apl_054.2025_-_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2647/oficio_119.2025_-_encaminhamento_apl_055.2025_-_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2557/oficio_-___291-_2025_-_indicacao_014.docx.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2558/oficio_-_292__-_2025_-_indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2559/oficio_-___293-_2025_-_indicacao_020.docx.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2560/oficio_-__294_-_2025_-_indicacao_023.docx.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2561/oficio_-___295-_2025_-_indicacao_025.docx.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2303/oficio_13-2025-cmis.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2302/oficio_14-2025-cmis.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2339/oficio_27-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2341/oficio_32-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2370/oficio_45-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2369/oficio_48-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2390/oficio_62-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2463/oficio_68-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2404/oficio_76-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2429/oficio-exp_79-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2430/oficio-exp_85-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2431/oficio-exp_86-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2432/oficio-exp_88-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2455/oficio_96-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2433/oficio_expedido_97-25.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2446/oficio_expedido_98-2025_apl_24-25.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2453/oficio_101-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2472/oficio_102-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2475/oficio_103-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2465/oficio_104-2025_-_ao_tcepr.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2482/oficio_114-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2486/oficio_115-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2481/oficio_117-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2483/oficio_119-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2487/oficio_125-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2507/oficio_126-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2499/oficio_130-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2500/oficio_131-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2515/oficio_132-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2525/oficio_135-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2551/oficio_141-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2535/oficio_143-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2546/oficio_144-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2555/oficio_153-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2617/oficio_157-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2618/oficio_160-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2614/oficio_166-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2611/oficio_182-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2616/oficio_186-2025_-_ao_mpc_-_encaminha_certidao.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2615/oficio_187-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2640/oficio_188-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2619/oficio_189-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2304/ind-01-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2305/ind-02-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2306/ind-03-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2322/ind-04-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2338/ind-05-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2365/ind-06-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2394/ind-07-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2375/ind-08-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2387/ind-09-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2388/ind-010-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2399/ind-011-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2410/ind-013-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2438/indicacao_16-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2476/ind-017-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2477/ind-018-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2478/ind-019-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2479/ind-020-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2480/ind-021-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2534/ind-023-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2537/ind-024-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2538/ind-025-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2539/ind-026-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2553/ind-027-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2571/ind-029-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2578/ind-030-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2579/ind-031-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2587/ind-032-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2632/ind-033-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2633/ind-034-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2634/ind-035-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2641/ind-037-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2642/ind-038-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2652/ind-039-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2352/req-01-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2353/req-02-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2354/req-03-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2372/req-04-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2393/req-05-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2389/req-06-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2398/req-07-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2415/req-08-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2416/req-09-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2417/req-10-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2406/req-11-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2405/req-12-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2435/requerimento_13-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2436/requerimento_14-2025_der.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2437/requrimento_15_pro_de_prazo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2484/req-17-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2488/req-18-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2489/req-19-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2556/req-20-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2566/req-21-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2570/req-22-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2635/req-23-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2277/dsp_01-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2285/dsp_02-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2286/dsp_03-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2287/dsp_04-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2313/dsp_06-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2307/dsp_07-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2311/dsp_08-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2309/dsp_09-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2327/dsp_10-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2323/dsp_12-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2325/dsp_13-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2328/dsp_14-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2333/dsp_15-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2334/dsp_16-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2343/dsp_17-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2347/dsp_18-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2348/dsp_19-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2359/dsp_20-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2360/dsp_21-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2366/dsp_22-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2382/dsp_23-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2383/dsp_24-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2396/dsp_25-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2397/dsp_26-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2419/dsp_27-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2422/dsp_28-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2418/dsp_29-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2424/dsp_30-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2439/despacho_31-25.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2442/despacho_32.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2509/dsp_40-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2510/dsp_41-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2512/dsp_42-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2516/dsp_43-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2532/dsp_44-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2533/dsp_45-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2544/dsp_47-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2554/dsp_48-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2564/dsp_49-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2576/dsp_50-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2590/dsp_51-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2591/dsp_52-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2592/dsp_53-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2598/dsp_54-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2626/dsp_55-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2628/dsp_56-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2622/dsp_57-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2620/dsp_58-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2624/dsp_59-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2643/dsp_61-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2645/dsp_62-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2655/dsp_63-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2653/dsp_64-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2278/parecer_tecnico-01-2025-apl-01-25.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2288/parecer_tecnico-02-2025-aplc-01-25.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2289/parecer_tecnico-03-2025-aplc-02-25.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2290/parecer_tecnico-04-2025-apl-02-25.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2308/parecer_tecnico-06-2025-apl-04-25.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2312/parecer_tecnico-07-2025-apl-05-25.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2310/parecer_tecnico-08-2025-apl-06-25.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2324/parecer_tecnico-09-2025-apl-07-25.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2326/parecer_tecnico-10-2025-apl-08-25.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2335/parecer_tecnico-11-2025-aplc-04-25.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2336/parecer_tecnico-12-2025-apl-09-25.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2349/parecer_tecnico-13-2025-apl-01-25-leg.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2350/parecer_tecnico-14-2025-apl-02-25-leg.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2361/parecer_tecnico-15-2025-apl-11-25.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2362/parecer_tecnico-16-2025-apl-12-25.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2367/parecer_tecnico-17-2025-apl-14-25.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2371/parecer_tecnico-18-2025-pdl-01-25.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2384/parecer_tecnico-19-2025-apl-16-25.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2385/parecer_tecnico-20-2025-apl-17-25.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2420/parecer_tecnico-21-2025-apl-20-25.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2423/parecer_tecnico-22-2025-apl-21-25.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2421/parecer_tecnico-23-2025-apl-22-25.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2425/parecer_tecnico-24-2025-pr-01-25.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2427/parecer_comissao_plc-03-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2428/parecer_comissao_pl-15-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2434/parecer__comissoes_pl_19-25.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2443/parecer_conjunto_apl__23-25.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2451/parecer_tecnico-29-2025-pr-02-25.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2454/parecer_tecnico-30-2025-pdl-02-25.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2470/parecer_tecnico-31-2025-pl-25-25.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2471/parecer_tecnico-32-2025-pl-25-25.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2473/parecer_tecnico-33-2025-plc-03-25.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2474/parecer_tecnico-34-2025-plc-03-25.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2501/parecer_tecnico-35-2025-pl-18-25.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2502/parecer_tecnico-36-2025-pl-24-25.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2508/parecer_tecnico-37-2025-pl-31-25.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2511/parecer_tecnico-38-2025-pl-32-25.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2513/parecer_tecnico-39-2025-pl-33-25.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2506/parecer_tecnico-40-2025-pr-03-25.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2517/parecer_tecnico-41-2025-pr-04-25.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2524/parecer_tecnico-42-2025-pl-18-25.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2526/parecer_tecnico-43-2025-pl-24-25.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2529/parecer_tecnico-44-2025-pl-36-25.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2530/parecer_tecnico-45-2025-pl-37-25.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2545/parecer_tecnico-46-2025-apl-18-25.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2543/parecer_tecnico-46-2025-pl-39-25.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2552/parecer_tecnico-48-2025-pl-40-25.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2565/parecer_tecnico-49-2025-pl-41-25.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2577/parecer_tecnico-51-2025-pl-43-25.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2593/parecer_tecnico-52-2025-pl-44-25.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2594/parecer_tecnico-53-2025-pl-45-25.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2595/parecer_tecnico-54-2025-pl-46-25.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2599/parecer_tecnico-55-2025-pl-48-25.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2608/parecer_tecnico-56-2025-pl-42-25.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2609/parecer_tecnico-57-2025-pl-34-25.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2610/parecer_tecnico-58-2025-pl-35-25.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2621/parecer_tecnico-59-2025-pl-49-25.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2623/parecer_tecnico-60-2025-pl-47-25.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2625/parecer_tecnico-61-2025-pr-05-25.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2627/parecer_tecnico-62-2025-pl-50-25.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2629/parecer_tecnico-63-2025-pl-51-25.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2644/parecer_tecnico-65-2025-pl-53-25.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2646/parecer_tecnico-66-2025-pl-54-25.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2649/parecer_tecnico-67-2025-pelo-01-25.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2654/parecer_tecnico-68-2025-pl-55-25.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2340/plo_01-2025-leg.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2342/plo_02-2025-leg.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2276/plo_01-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2284/plo_02-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2293/plo_03-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2294/plo_04-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2299/plo_05-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2300/plo_06-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2318/plo_07-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2319/plo_08-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2332/plo_09-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2357/plo_11-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2358/plo_12-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2364/plo_14-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2374/pl_15-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2378/plo_16-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2379/plo_17-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2392/plo_18-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2408/projeto_de_lei_19-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2402/plo_20-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2413/plo_21-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2414/plo_22-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2441/pl_23-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2445/plo_24-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2450/plo_25-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2460/plo_26-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2461/plo_27-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2493/plo_31-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2497/plo_32-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2495/plo_33-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2518/plo_34-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2519/plo_35-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2522/plo_36-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2523/plo_37-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2542/plo_39-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2550/plo_40-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2563/plo_41-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2574/plo_42-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2575/plo_43-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2582/plo_44-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2583/plo_45-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2585/plo_46-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2597/plo_47-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2589/plo_48-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2605/plo_49-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2606/plo_50-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2607/plo_51-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2637/plo_53-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2639/plo_54-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2648/plo_55-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2280/plc_01-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2282/plc_02-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2296/plc_03-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2315/plc_04-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2301/dl-01-2025__relatorio_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2395/dl-02-2025__relatorio_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2403/pr_01-2025__mensagem.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2452/pr_02-2025__mensagem.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2485/pr_03-2025_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2514/pr_04-2025_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2612/pr_05-2025__mensagem.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2536/pelo_01-2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2503/ema-01-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2651/ema-02-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2337/emd-01-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2368/emd-02-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2386/emd-03-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2504/emd-04-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2505/emd-05-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2531/emd-06-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2600/emd-07-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2650/emd-08-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2426/mocao_02-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2275/oficio_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2279/oficio_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2281/oficio_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2283/oficio_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2295/oficio_07-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2291/oficio_08-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2292/oficio_09-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2297/oficio_010-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2298/oficio_011-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2314/oficio_012-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2316/oficio_014-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2317/oficio_015-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2320/oficio_016.2025_-_substituicao_plc_004.2025_reajuste_servidores1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2321/oficio_018.2025_-_substituicao_plc_004.2025_reajuste_servidores_novo.docx.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2329/oficio_019-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2330/oficio_020-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2331/oficio_021-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2344/oficio_022.2025_-_substituicao_plc_003.2025_criacao_cargo_agendamento_saude.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2345/oficio_023-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2351/oficio_024.2025_-_retirada_do_apl_010.2025_-_associacao_produtores1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2440/oficio_27-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2380/oficio_028-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2363/oficio_030-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2373/oficio_033-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2376/oficio_034-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2377/oficio_035-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2391/oficio_038-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2407/oficio_041-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2401/oficio_042-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2409/oficio_044-2025-adm.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2411/oficio_046-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2412/oficio_047-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2444/oficio_50-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2448/oficio_52-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2449/oficio_53-2025_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2456/oficio_056-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2462/oficio_057-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2458/oficio_058.2025_-_encaminhamento_apl_026.2025_contabilidade_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2459/oficio_059.2025_-_encaminhamento_apl_027.2025_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2490/oficio_067-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2492/oficio_068-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2494/oficio_070-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2498/oficio_071-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2520/oficio_072.2025_-_encaminhamento_apl_036.2025_contabilidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2521/oficio_073.2025_-_encaminhamento_apl_037.2025_contabilidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2527/oficio_079.2025_-_encaminhamento_apl_038.2025_-_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2540/oficio_080-2025-_aj-pmis.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2541/oficio_081-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2547/oficio_082-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2549/oficio_083.2025_-_encaminhamento_apl_040.2025_-_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2567/oficio_086-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2562/oficio_087-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2572/oficio_-_090.2025_-_encaminhamento_apl_042.2025_-_alteracao_ldo_2026.docx.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2573/oficio_-_091.2025_-_encaminhamento_apl_043.2025_-_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2596/oficio_094-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2601/oficio_097-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2580/oficio_-_100.2025_-_encaminhamento_apl_044.2025_-_alteracao_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2581/oficio_-_101.2025_-_encaminhamento_apl_045.2025_-_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2584/oficio_102-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2586/oficio_103-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2588/oficio_-_104.2025_-_encaminhamento_apl_048.2025_-_fundo_de_saneamento_basico_e_ambiental.docx.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2602/oficio_105-2025_-_encaminhamento_apl_049.2025_-_cips.docx.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2603/oficio_106-2025_-_encaminhamento_apl_050.2025_-_contabilidade.docx.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2604/oficio_107-2025_-_encaminhamento_apl_051.2025_-_contabilidade.docx.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2613/oficio_109-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2630/oficio_110-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2636/oficio_112.2025_-_encaminhamento_apl_053.2025_-_contabilidade_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2638/oficio_-_114.2025_-_encaminhamento_apl_054.2025_-_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2647/oficio_119.2025_-_encaminhamento_apl_055.2025_-_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2557/oficio_-___291-_2025_-_indicacao_014.docx.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2558/oficio_-_292__-_2025_-_indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2559/oficio_-___293-_2025_-_indicacao_020.docx.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2560/oficio_-__294_-_2025_-_indicacao_023.docx.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2561/oficio_-___295-_2025_-_indicacao_025.docx.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2303/oficio_13-2025-cmis.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2302/oficio_14-2025-cmis.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2339/oficio_27-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2341/oficio_32-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2370/oficio_45-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2369/oficio_48-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2390/oficio_62-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2463/oficio_68-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2404/oficio_76-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2429/oficio-exp_79-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2430/oficio-exp_85-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2431/oficio-exp_86-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2432/oficio-exp_88-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2455/oficio_96-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2433/oficio_expedido_97-25.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2446/oficio_expedido_98-2025_apl_24-25.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2453/oficio_101-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2472/oficio_102-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2475/oficio_103-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2465/oficio_104-2025_-_ao_tcepr.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2482/oficio_114-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2486/oficio_115-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2481/oficio_117-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2483/oficio_119-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2487/oficio_125-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2507/oficio_126-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2499/oficio_130-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2500/oficio_131-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2515/oficio_132-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2525/oficio_135-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2551/oficio_141-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2535/oficio_143-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2546/oficio_144-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2555/oficio_153-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2617/oficio_157-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2618/oficio_160-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2614/oficio_166-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2611/oficio_182-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2616/oficio_186-2025_-_ao_mpc_-_encaminha_certidao.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2615/oficio_187-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2640/oficio_188-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2619/oficio_189-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2304/ind-01-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2305/ind-02-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2306/ind-03-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2322/ind-04-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2338/ind-05-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2365/ind-06-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2394/ind-07-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2375/ind-08-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2387/ind-09-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2388/ind-010-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2399/ind-011-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2410/ind-013-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2438/indicacao_16-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2476/ind-017-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2477/ind-018-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2478/ind-019-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2479/ind-020-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2480/ind-021-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2534/ind-023-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2537/ind-024-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2538/ind-025-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2539/ind-026-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2553/ind-027-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2571/ind-029-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2578/ind-030-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2579/ind-031-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2587/ind-032-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2632/ind-033-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2633/ind-034-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2634/ind-035-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2641/ind-037-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2642/ind-038-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2652/ind-039-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2352/req-01-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2353/req-02-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2354/req-03-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2372/req-04-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2393/req-05-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2389/req-06-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2398/req-07-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2415/req-08-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2416/req-09-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2417/req-10-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2406/req-11-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2405/req-12-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2435/requerimento_13-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2436/requerimento_14-2025_der.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2437/requrimento_15_pro_de_prazo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2484/req-17-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2488/req-18-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2489/req-19-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2556/req-20-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2566/req-21-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2570/req-22-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2635/req-23-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2277/dsp_01-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2285/dsp_02-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2286/dsp_03-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2287/dsp_04-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2313/dsp_06-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2307/dsp_07-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2311/dsp_08-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2309/dsp_09-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2327/dsp_10-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2323/dsp_12-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2325/dsp_13-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2328/dsp_14-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2333/dsp_15-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2334/dsp_16-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2343/dsp_17-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2347/dsp_18-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2348/dsp_19-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2359/dsp_20-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2360/dsp_21-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2366/dsp_22-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2382/dsp_23-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2383/dsp_24-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2396/dsp_25-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2397/dsp_26-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2419/dsp_27-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2422/dsp_28-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2418/dsp_29-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2424/dsp_30-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2439/despacho_31-25.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2442/despacho_32.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2509/dsp_40-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2510/dsp_41-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2512/dsp_42-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2516/dsp_43-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2532/dsp_44-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2533/dsp_45-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2544/dsp_47-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2554/dsp_48-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2564/dsp_49-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2576/dsp_50-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2590/dsp_51-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2591/dsp_52-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2592/dsp_53-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2598/dsp_54-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2626/dsp_55-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2628/dsp_56-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2622/dsp_57-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2620/dsp_58-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2624/dsp_59-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2643/dsp_61-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2645/dsp_62-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2655/dsp_63-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2653/dsp_64-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2278/parecer_tecnico-01-2025-apl-01-25.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2288/parecer_tecnico-02-2025-aplc-01-25.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2289/parecer_tecnico-03-2025-aplc-02-25.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2290/parecer_tecnico-04-2025-apl-02-25.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2308/parecer_tecnico-06-2025-apl-04-25.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2312/parecer_tecnico-07-2025-apl-05-25.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2310/parecer_tecnico-08-2025-apl-06-25.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2324/parecer_tecnico-09-2025-apl-07-25.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2326/parecer_tecnico-10-2025-apl-08-25.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2335/parecer_tecnico-11-2025-aplc-04-25.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2336/parecer_tecnico-12-2025-apl-09-25.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2349/parecer_tecnico-13-2025-apl-01-25-leg.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2350/parecer_tecnico-14-2025-apl-02-25-leg.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2361/parecer_tecnico-15-2025-apl-11-25.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2362/parecer_tecnico-16-2025-apl-12-25.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2367/parecer_tecnico-17-2025-apl-14-25.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2371/parecer_tecnico-18-2025-pdl-01-25.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2384/parecer_tecnico-19-2025-apl-16-25.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2385/parecer_tecnico-20-2025-apl-17-25.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2420/parecer_tecnico-21-2025-apl-20-25.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2423/parecer_tecnico-22-2025-apl-21-25.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2421/parecer_tecnico-23-2025-apl-22-25.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2425/parecer_tecnico-24-2025-pr-01-25.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2427/parecer_comissao_plc-03-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2428/parecer_comissao_pl-15-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2434/parecer__comissoes_pl_19-25.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2443/parecer_conjunto_apl__23-25.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2451/parecer_tecnico-29-2025-pr-02-25.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2454/parecer_tecnico-30-2025-pdl-02-25.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2470/parecer_tecnico-31-2025-pl-25-25.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2471/parecer_tecnico-32-2025-pl-25-25.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2473/parecer_tecnico-33-2025-plc-03-25.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2474/parecer_tecnico-34-2025-plc-03-25.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2501/parecer_tecnico-35-2025-pl-18-25.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2502/parecer_tecnico-36-2025-pl-24-25.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2508/parecer_tecnico-37-2025-pl-31-25.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2511/parecer_tecnico-38-2025-pl-32-25.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2513/parecer_tecnico-39-2025-pl-33-25.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2506/parecer_tecnico-40-2025-pr-03-25.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2517/parecer_tecnico-41-2025-pr-04-25.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2524/parecer_tecnico-42-2025-pl-18-25.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2526/parecer_tecnico-43-2025-pl-24-25.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2529/parecer_tecnico-44-2025-pl-36-25.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2530/parecer_tecnico-45-2025-pl-37-25.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2545/parecer_tecnico-46-2025-apl-18-25.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2543/parecer_tecnico-46-2025-pl-39-25.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2552/parecer_tecnico-48-2025-pl-40-25.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2565/parecer_tecnico-49-2025-pl-41-25.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2577/parecer_tecnico-51-2025-pl-43-25.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2593/parecer_tecnico-52-2025-pl-44-25.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2594/parecer_tecnico-53-2025-pl-45-25.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2595/parecer_tecnico-54-2025-pl-46-25.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2599/parecer_tecnico-55-2025-pl-48-25.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2608/parecer_tecnico-56-2025-pl-42-25.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2609/parecer_tecnico-57-2025-pl-34-25.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2610/parecer_tecnico-58-2025-pl-35-25.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2621/parecer_tecnico-59-2025-pl-49-25.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2623/parecer_tecnico-60-2025-pl-47-25.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2625/parecer_tecnico-61-2025-pr-05-25.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2627/parecer_tecnico-62-2025-pl-50-25.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2629/parecer_tecnico-63-2025-pl-51-25.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2644/parecer_tecnico-65-2025-pl-53-25.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2646/parecer_tecnico-66-2025-pl-54-25.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2649/parecer_tecnico-67-2025-pelo-01-25.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2654/parecer_tecnico-68-2025-pl-55-25.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2340/plo_01-2025-leg.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2342/plo_02-2025-leg.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2276/plo_01-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2284/plo_02-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2293/plo_03-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2294/plo_04-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2299/plo_05-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2300/plo_06-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2318/plo_07-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2319/plo_08-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2332/plo_09-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2357/plo_11-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2358/plo_12-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2364/plo_14-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2374/pl_15-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2378/plo_16-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2379/plo_17-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2392/plo_18-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2408/projeto_de_lei_19-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2402/plo_20-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2413/plo_21-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2414/plo_22-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2441/pl_23-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2445/plo_24-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2450/plo_25-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2460/plo_26-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2461/plo_27-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2493/plo_31-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2497/plo_32-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2495/plo_33-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2518/plo_34-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2519/plo_35-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2522/plo_36-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2523/plo_37-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2542/plo_39-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2550/plo_40-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2563/plo_41-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2574/plo_42-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2575/plo_43-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2582/plo_44-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2583/plo_45-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2585/plo_46-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2597/plo_47-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2589/plo_48-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2605/plo_49-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2606/plo_50-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2607/plo_51-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2637/plo_53-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2639/plo_54-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2648/plo_55-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2280/plc_01-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2282/plc_02-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2296/plc_03-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2315/plc_04-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2301/dl-01-2025__relatorio_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2395/dl-02-2025__relatorio_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2403/pr_01-2025__mensagem.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2452/pr_02-2025__mensagem.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2485/pr_03-2025_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2514/pr_04-2025_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2612/pr_05-2025__mensagem.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2536/pelo_01-2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2503/ema-01-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2651/ema-02-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2337/emd-01-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2368/emd-02-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2386/emd-03-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2504/emd-04-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2505/emd-05-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2531/emd-06-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2600/emd-07-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2650/emd-08-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/2426/mocao_02-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="140.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="171.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="170.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>