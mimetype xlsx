--- v1 (2026-05-05)
+++ v2 (2026-05-11)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1152" uniqueCount="508">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1184" uniqueCount="523">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1035,50 +1035,68 @@
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2777/dsp_19-2026.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 017/2026, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2789/dsp_20-2026.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 018/2026, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2790/dsp_21-2026.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 019/2026, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
+    <t>2800</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2800/dsp_22-2026.pdf</t>
+  </si>
+  <si>
+    <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 020/2026, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento.</t>
+  </si>
+  <si>
+    <t>2801</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2801/dsp_23-2026.pdf</t>
+  </si>
+  <si>
+    <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 021/2026, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento.</t>
+  </si>
+  <si>
     <t>2666</t>
   </si>
   <si>
     <t>PTLEG</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento, CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2666/parecer_tecnico-01-2026-apl-01-26.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 01/2026 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2667/parecer_tecnico-02-2026-apl-02-26.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 02/2026 do Executivo Municipal.</t>
@@ -1249,50 +1267,71 @@
     <t>2779</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2779/parecer_tecnico-21-2026-apl-017-26.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 017/2026 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2791/parecer_tecnico-22-2026-apl-018-26.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 018/2026 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2792/parecer_tecnico-23-2026-apl-019-26.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 019/2026 do Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>2802</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2802/parecer_tecnico-24-2026-apl-020-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 020/2026 do Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>2803</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2803/parecer_tecnico-25-2026-apl-021-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 021/2026 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2691/plo_01-2026_-_leg.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual e reajuste do vencimento dos servidores públicos efetivos e comissionados do Poder Legislativo Municipal de Itaúna do Sul, Estado do Paraná e atualiza o anexo II da Lei 1.148/2016.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
@@ -1442,58 +1481,64 @@
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2770/plo_017-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Superavit Financeiro na LOA - Lei Orçamentária Anual nº 1.677/2025 , e sobre a alteração da me ta de trabalho na Lei Municipal nº 1.676/2025 do PPA 2026 a 2029 , e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.651/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2785/plo_018-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Superavit Financeiro e por Anulação de Dotação na LOA – Lei Orçamentária Anual nº 1.677/2025, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.676/2025 do PPA 2026 a 2029, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.651/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2787/plo_019-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Superavit Financeiro na LOA – Lei Orçamentária Anual nº 1.677/2025, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.676/2025 do PPA 2026 a 2029, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.651/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>2795</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2795/plo_020-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento e reparcelamento de débitos do Município de Itaúna do Sul com seu Regime Próprio de Previdência Social - RPPS, de que_x000D_
 tratam os arts. 115 e 117 do Ato das Disposições Constitucionais Transitórias - ADCT, com a redação conferida pela Emenda Constitucional nº 136, de 9_x000D_
 de setembro de 2025.</t>
   </si>
   <si>
     <t>2797</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2797/plo_021-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber, mediante doação do Estado do Paraná, os lotes de terras nº 05 e 06 da Quadra nº 87, com área de 900,00 m², destinados à manutenção da Capela Mortuária Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Executivo</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2678/plc_01-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão e reajuste dos vencimentos dos servidores do Poder Executivo Municipal referente a 2026.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 001, de 12 de janeiro de 2022, que dispõe sobre o Plano de Cargos, Carreiras e Vencimentos e o Sistema de Evolução Funcional dos servidores públicos efetivos do Poder Executivo do Município de Itaúna do Sul – PR, para atualizar os critérios e procedimentos avaliativos e permitir sua realização por sistema eletrônico, e dá outras providências.</t>
   </si>
@@ -1884,56 +1929,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2656/oficio_002.2026_-_encaminhamento_apl_001.2026_-_sextavado_zimare.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2658/oficio_003.2026_-_encaminhamento_apl_002.2026_-_veiculos_saude.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2660/oficio_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2662/oficio_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2669/oficio_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2671/oficio_no_07-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2673/oficio_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2675/oficio_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2677/oficio_010.2026_-_encaminhamento_plc_001.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2679/oficio_no_12-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2684/oficio_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2692/oficio_014.2026_-_encaminhamento_apl_008.2026_-_contabilidade.docx.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2693/oficio_015.2026_-_encaminhamento_pl_009.2026_-_contabilidade.docx.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2696/oficio_016.2026_-_encaminhamento_erro_de_digitacao_ofocio_015_apl_009.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2699/oficio_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2697/oficio_018.2026_-_encaminhamento_apl_011.2026_-_altera_contrato_comafen.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2711/oficio_020.2026_-_encaminhamento_apl_012.2026_-_contabilidade_signed.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2726/oficio_no_23-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2729/oficio_025.2026_-_encaminhamento_apl_013.2026_-_contabilidade.docx.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2739/oficio_027.2026_-_encaminhamento_apl_014.2026_-_contabilidade.docx.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2750/oficio_028.2026_-_encaminhamento_plc_002.2026_-_copia.docx.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2757/oficio_no_30-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2759/oficio_031.2026_-_resposta_camara_oficio_29.2026_imoveis_abandonados1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2760/oficio_no_32-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2761/oficio_no_34-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2767/oficio_no_35-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2768/oficio_no_36-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2780/oficio_no_43-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2784/oficio_no_46-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2786/oficio_no_47-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2794/oficio_049.2026_-_encaminhamento_pl_020.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2796/oficio_050.2026_-_encaminhamento_pl_021.2026_-_capela_mortuaria.docx.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2798/oficio_no_51-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2799/oficio_053.2026_-_encaminhamento_substitutivo_pl_021.2026_-_capela_mortuaria.docx.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2717/oficio_16-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2731/oficio_17-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2714/oficio_20-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2718/oficio_21-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2727/03_-_oficio_22-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2732/oficio_27-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2765/oficio_29-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2737/oficio_31-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2738/oficio_32-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2753/oficio_36-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2755/oficio_37-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2766/oficio_39-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2775/oficio_41-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2774/oficio_43-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2701/ind-02-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2716/ind-03-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2741/ind-05-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2742/ind-06-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2752/ind-07-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2783/ind-08-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2788/ind-09-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2702/req-01-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2719/req-02-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2720/req-03-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2723/req-04-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2724/req-05-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2735/req-06-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2736/req-07-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2743/req-08-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2762/req-09-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2763/req-10-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2764/req-11-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2781/req-13-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2782/req-14-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2663/dsp_01-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2664/dsp_02-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2665/dsp_03-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2680/dsp_04-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2682/dsp_05-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2685/dsp_06-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2687/dsp_07-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2704/dsp_08-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2706/dsp_09-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2710/dsp_10-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2708/dsp_11-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2721/dsp_12-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2728/02_-_despacho_13-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2733/dsp_14-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2744/dsp_15-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2745/dsp_16-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2772/dsp_17-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2776/dsp_18-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2777/dsp_19-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2789/dsp_20-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2790/dsp_21-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2666/parecer_tecnico-01-2026-apl-01-26.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2667/parecer_tecnico-02-2026-apl-02-26.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2681/parecer_tecnico-04-2026-apl-04-26.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2683/parecer_tecnico-05-2026-apl-06-26.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2686/parecer_tecnico-06-2026-apl-07-26.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2688/parecer_tecnico-07-2026-aplc-01-26.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2703/parecer_tecnico-08-2026-apl-08-26.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2705/parecer_tecnico-09-2026-apl-09-26.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2707/parecer_tecnico-10-2026-apl-10-26.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2709/parecer_tecnico-11-2026-apl-01-26-leg.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2715/parecer_tecnico-12-2026-apl-52-25.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2722/parecer_tecnico-13-2026-apl-012-26.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2734/parecer_tecnico-14-2026-apl-013-26.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2746/parecer_tecnico-15-2026-apl-011-26.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2747/parecer_tecnico-16-2026-apl-014-26.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2754/parecer_tecnico-17-2026-pdl-01-26.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2756/parecer_tecnico-18-2026-pelo-01-26.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2773/parecer_tecnico-19-2026-apl-015-26.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2778/parecer_tecnico-20-2026-apl-016-26.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2779/parecer_tecnico-21-2026-apl-017-26.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2791/parecer_tecnico-22-2026-apl-018-26.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2792/parecer_tecnico-23-2026-apl-019-26.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2691/plo_01-2026_-_leg.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2657/plo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2659/plo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2661/plo_03-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2670/plo_04-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2674/plo_06-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2676/plo_07-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2694/plo_08-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2695/plo_09-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2700/plo_010-2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2698/plo_011-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2712/plo_012-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2730/plo_013-2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2740/plo_014-2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2758/plo_015-2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2769/plo_016-2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2770/plo_017-2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2785/plo_018-2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2787/plo_019-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2678/plc_01-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2725/pdl_01-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2713/pelo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2689/emd-01-2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2749/emd-02-2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2748/emd-03-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2656/oficio_002.2026_-_encaminhamento_apl_001.2026_-_sextavado_zimare.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2658/oficio_003.2026_-_encaminhamento_apl_002.2026_-_veiculos_saude.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2660/oficio_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2662/oficio_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2669/oficio_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2671/oficio_no_07-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2673/oficio_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2675/oficio_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2677/oficio_010.2026_-_encaminhamento_plc_001.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2679/oficio_no_12-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2684/oficio_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2692/oficio_014.2026_-_encaminhamento_apl_008.2026_-_contabilidade.docx.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2693/oficio_015.2026_-_encaminhamento_pl_009.2026_-_contabilidade.docx.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2696/oficio_016.2026_-_encaminhamento_erro_de_digitacao_ofocio_015_apl_009.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2699/oficio_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2697/oficio_018.2026_-_encaminhamento_apl_011.2026_-_altera_contrato_comafen.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2711/oficio_020.2026_-_encaminhamento_apl_012.2026_-_contabilidade_signed.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2726/oficio_no_23-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2729/oficio_025.2026_-_encaminhamento_apl_013.2026_-_contabilidade.docx.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2739/oficio_027.2026_-_encaminhamento_apl_014.2026_-_contabilidade.docx.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2750/oficio_028.2026_-_encaminhamento_plc_002.2026_-_copia.docx.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2757/oficio_no_30-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2759/oficio_031.2026_-_resposta_camara_oficio_29.2026_imoveis_abandonados1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2760/oficio_no_32-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2761/oficio_no_34-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2767/oficio_no_35-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2768/oficio_no_36-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2780/oficio_no_43-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2784/oficio_no_46-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2786/oficio_no_47-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2794/oficio_049.2026_-_encaminhamento_pl_020.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2796/oficio_050.2026_-_encaminhamento_pl_021.2026_-_capela_mortuaria.docx.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2798/oficio_no_51-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2799/oficio_053.2026_-_encaminhamento_substitutivo_pl_021.2026_-_capela_mortuaria.docx.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2717/oficio_16-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2731/oficio_17-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2714/oficio_20-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2718/oficio_21-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2727/03_-_oficio_22-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2732/oficio_27-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2765/oficio_29-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2737/oficio_31-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2738/oficio_32-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2753/oficio_36-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2755/oficio_37-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2766/oficio_39-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2775/oficio_41-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2774/oficio_43-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2701/ind-02-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2716/ind-03-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2741/ind-05-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2742/ind-06-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2752/ind-07-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2783/ind-08-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2788/ind-09-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2702/req-01-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2719/req-02-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2720/req-03-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2723/req-04-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2724/req-05-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2735/req-06-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2736/req-07-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2743/req-08-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2762/req-09-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2763/req-10-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2764/req-11-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2781/req-13-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2782/req-14-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2663/dsp_01-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2664/dsp_02-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2665/dsp_03-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2680/dsp_04-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2682/dsp_05-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2685/dsp_06-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2687/dsp_07-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2704/dsp_08-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2706/dsp_09-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2710/dsp_10-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2708/dsp_11-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2721/dsp_12-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2728/02_-_despacho_13-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2733/dsp_14-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2744/dsp_15-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2745/dsp_16-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2772/dsp_17-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2776/dsp_18-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2777/dsp_19-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2789/dsp_20-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2790/dsp_21-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2800/dsp_22-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2801/dsp_23-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2666/parecer_tecnico-01-2026-apl-01-26.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2667/parecer_tecnico-02-2026-apl-02-26.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2681/parecer_tecnico-04-2026-apl-04-26.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2683/parecer_tecnico-05-2026-apl-06-26.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2686/parecer_tecnico-06-2026-apl-07-26.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2688/parecer_tecnico-07-2026-aplc-01-26.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2703/parecer_tecnico-08-2026-apl-08-26.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2705/parecer_tecnico-09-2026-apl-09-26.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2707/parecer_tecnico-10-2026-apl-10-26.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2709/parecer_tecnico-11-2026-apl-01-26-leg.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2715/parecer_tecnico-12-2026-apl-52-25.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2722/parecer_tecnico-13-2026-apl-012-26.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2734/parecer_tecnico-14-2026-apl-013-26.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2746/parecer_tecnico-15-2026-apl-011-26.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2747/parecer_tecnico-16-2026-apl-014-26.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2754/parecer_tecnico-17-2026-pdl-01-26.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2756/parecer_tecnico-18-2026-pelo-01-26.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2773/parecer_tecnico-19-2026-apl-015-26.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2778/parecer_tecnico-20-2026-apl-016-26.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2779/parecer_tecnico-21-2026-apl-017-26.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2791/parecer_tecnico-22-2026-apl-018-26.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2792/parecer_tecnico-23-2026-apl-019-26.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2802/parecer_tecnico-24-2026-apl-020-26.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2803/parecer_tecnico-25-2026-apl-021-26.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2691/plo_01-2026_-_leg.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2657/plo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2659/plo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2661/plo_03-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2670/plo_04-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2674/plo_06-2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2676/plo_07-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2694/plo_08-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2695/plo_09-2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2700/plo_010-2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2698/plo_011-2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2712/plo_012-2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2730/plo_013-2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2740/plo_014-2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2758/plo_015-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2769/plo_016-2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2770/plo_017-2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2785/plo_018-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2787/plo_019-2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2795/plo_020-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2797/plo_021-2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2678/plc_01-2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2725/pdl_01-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2713/pelo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2689/emd-01-2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2749/emd-02-2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2748/emd-03-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H144"/>
+  <dimension ref="A1:H148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="129.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="155.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -4304,1392 +4349,1496 @@
       </c>
       <c r="D92" t="s">
         <v>276</v>
       </c>
       <c r="E92" t="s">
         <v>277</v>
       </c>
       <c r="F92" t="s">
         <v>151</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>339</v>
       </c>
       <c r="H92" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
         <v>341</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>234</v>
+        <v>171</v>
       </c>
       <c r="D93" t="s">
+        <v>276</v>
+      </c>
+      <c r="E93" t="s">
+        <v>277</v>
+      </c>
+      <c r="F93" t="s">
+        <v>151</v>
+      </c>
+      <c r="G93" s="1" t="s">
         <v>342</v>
       </c>
-      <c r="E93" t="s">
+      <c r="H93" t="s">
         <v>343</v>
-      </c>
-[...7 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>10</v>
+        <v>81</v>
       </c>
       <c r="D94" t="s">
-        <v>342</v>
+        <v>276</v>
       </c>
       <c r="E94" t="s">
-        <v>343</v>
+        <v>277</v>
       </c>
       <c r="F94" t="s">
-        <v>344</v>
+        <v>151</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="H94" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>347</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>234</v>
+      </c>
+      <c r="D95" t="s">
+        <v>348</v>
+      </c>
+      <c r="E95" t="s">
+        <v>349</v>
+      </c>
+      <c r="F95" t="s">
         <v>350</v>
       </c>
-      <c r="B95" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G95" s="1" t="s">
-        <v>152</v>
+        <v>351</v>
       </c>
       <c r="H95" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D96" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="E96" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="F96" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="H96" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D97" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="E97" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="F97" t="s">
-        <v>356</v>
+        <v>350</v>
       </c>
       <c r="G97" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H97" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>358</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>21</v>
+      </c>
+      <c r="D98" t="s">
+        <v>348</v>
+      </c>
+      <c r="E98" t="s">
+        <v>349</v>
+      </c>
+      <c r="F98" t="s">
+        <v>350</v>
+      </c>
+      <c r="G98" s="1" t="s">
         <v>359</v>
       </c>
-      <c r="B98" t="s">
-[...14 lines deleted...]
-      <c r="G98" s="1" t="s">
+      <c r="H98" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
+        <v>361</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>25</v>
+      </c>
+      <c r="D99" t="s">
+        <v>348</v>
+      </c>
+      <c r="E99" t="s">
+        <v>349</v>
+      </c>
+      <c r="F99" t="s">
         <v>362</v>
-      </c>
-[...13 lines deleted...]
-        <v>159</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>363</v>
       </c>
       <c r="H99" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
         <v>365</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D100" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="E100" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="F100" t="s">
-        <v>344</v>
+        <v>362</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>366</v>
       </c>
       <c r="H100" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
         <v>368</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="D101" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="E101" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="F101" t="s">
-        <v>344</v>
+        <v>159</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>369</v>
       </c>
       <c r="H101" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
         <v>371</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="D102" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="E102" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="F102" t="s">
-        <v>159</v>
+        <v>350</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>372</v>
       </c>
       <c r="H102" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
         <v>374</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>265</v>
+        <v>41</v>
       </c>
       <c r="D103" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="E103" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="F103" t="s">
-        <v>159</v>
+        <v>350</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>375</v>
       </c>
       <c r="H103" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
         <v>377</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D104" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="E104" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="F104" t="s">
         <v>159</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>378</v>
       </c>
       <c r="H104" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
         <v>380</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>53</v>
+        <v>265</v>
       </c>
       <c r="D105" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="E105" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="F105" t="s">
         <v>159</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>381</v>
       </c>
       <c r="H105" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
         <v>383</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="D106" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="E106" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="F106" t="s">
-        <v>344</v>
+        <v>159</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>384</v>
       </c>
       <c r="H106" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
         <v>386</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="D107" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="E107" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="F107" t="s">
-        <v>344</v>
+        <v>159</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>387</v>
       </c>
       <c r="H107" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>389</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="D108" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="E108" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="F108" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>390</v>
       </c>
       <c r="H108" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>392</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="D109" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="E109" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="F109" t="s">
-        <v>188</v>
+        <v>350</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>393</v>
       </c>
       <c r="H109" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
         <v>395</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="D110" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="E110" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="F110" t="s">
-        <v>159</v>
+        <v>350</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>396</v>
       </c>
       <c r="H110" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
         <v>398</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>332</v>
+        <v>69</v>
       </c>
       <c r="D111" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="E111" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="F111" t="s">
-        <v>159</v>
+        <v>188</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>399</v>
       </c>
       <c r="H111" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
         <v>401</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D112" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="E112" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="F112" t="s">
-        <v>344</v>
+        <v>159</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>402</v>
       </c>
       <c r="H112" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
         <v>404</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>166</v>
+        <v>332</v>
       </c>
       <c r="D113" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="E113" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="F113" t="s">
-        <v>344</v>
+        <v>159</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>405</v>
       </c>
       <c r="H113" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
         <v>407</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>171</v>
+        <v>77</v>
       </c>
       <c r="D114" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="E114" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="F114" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>408</v>
       </c>
       <c r="H114" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
         <v>410</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>81</v>
+        <v>166</v>
       </c>
       <c r="D115" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="E115" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="F115" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>411</v>
       </c>
       <c r="H115" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
         <v>413</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>234</v>
+        <v>171</v>
       </c>
       <c r="D116" t="s">
+        <v>348</v>
+      </c>
+      <c r="E116" t="s">
+        <v>349</v>
+      </c>
+      <c r="F116" t="s">
+        <v>350</v>
+      </c>
+      <c r="G116" s="1" t="s">
         <v>414</v>
       </c>
-      <c r="E116" t="s">
+      <c r="H116" t="s">
         <v>415</v>
-      </c>
-[...7 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
+        <v>416</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>81</v>
+      </c>
+      <c r="D117" t="s">
+        <v>348</v>
+      </c>
+      <c r="E117" t="s">
+        <v>349</v>
+      </c>
+      <c r="F117" t="s">
+        <v>350</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H117" t="s">
         <v>418</v>
-      </c>
-[...19 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>10</v>
+        <v>420</v>
       </c>
       <c r="D118" t="s">
-        <v>419</v>
+        <v>348</v>
       </c>
       <c r="E118" t="s">
-        <v>420</v>
+        <v>349</v>
       </c>
       <c r="F118" t="s">
-        <v>13</v>
+        <v>350</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="H118" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>17</v>
+        <v>85</v>
       </c>
       <c r="D119" t="s">
-        <v>419</v>
+        <v>348</v>
       </c>
       <c r="E119" t="s">
-        <v>420</v>
+        <v>349</v>
       </c>
       <c r="F119" t="s">
-        <v>13</v>
+        <v>350</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="H119" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
+        <v>426</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>234</v>
+      </c>
+      <c r="D120" t="s">
+        <v>427</v>
+      </c>
+      <c r="E120" t="s">
+        <v>428</v>
+      </c>
+      <c r="F120" t="s">
+        <v>151</v>
+      </c>
+      <c r="G120" s="1" t="s">
         <v>429</v>
       </c>
-      <c r="B120" t="s">
-[...14 lines deleted...]
-      <c r="G120" s="1" t="s">
+      <c r="H120" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
+        <v>431</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>234</v>
+      </c>
+      <c r="D121" t="s">
         <v>432</v>
       </c>
-      <c r="B121" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E121" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
       <c r="F121" t="s">
         <v>13</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>152</v>
+        <v>434</v>
       </c>
       <c r="H121" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D122" t="s">
-        <v>419</v>
+        <v>432</v>
       </c>
       <c r="E122" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
       <c r="F122" t="s">
         <v>13</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="H122" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="D123" t="s">
-        <v>419</v>
+        <v>432</v>
       </c>
       <c r="E123" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
       <c r="F123" t="s">
         <v>13</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="H123" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="D124" t="s">
-        <v>419</v>
+        <v>432</v>
       </c>
       <c r="E124" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
       <c r="F124" t="s">
         <v>13</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="H124" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="D125" t="s">
-        <v>419</v>
+        <v>432</v>
       </c>
       <c r="E125" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
       <c r="F125" t="s">
         <v>13</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>444</v>
+        <v>152</v>
       </c>
       <c r="H125" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="D126" t="s">
-        <v>419</v>
+        <v>432</v>
       </c>
       <c r="E126" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
       <c r="F126" t="s">
         <v>13</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="H126" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>265</v>
+        <v>33</v>
       </c>
       <c r="D127" t="s">
-        <v>419</v>
+        <v>432</v>
       </c>
       <c r="E127" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
       <c r="F127" t="s">
         <v>13</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="H127" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="D128" t="s">
-        <v>419</v>
+        <v>432</v>
       </c>
       <c r="E128" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
       <c r="F128" t="s">
         <v>13</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="H128" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="D129" t="s">
-        <v>419</v>
+        <v>432</v>
       </c>
       <c r="E129" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
       <c r="F129" t="s">
         <v>13</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="H129" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="D130" t="s">
-        <v>419</v>
+        <v>432</v>
       </c>
       <c r="E130" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
       <c r="F130" t="s">
         <v>13</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="H130" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>61</v>
+        <v>265</v>
       </c>
       <c r="D131" t="s">
-        <v>419</v>
+        <v>432</v>
       </c>
       <c r="E131" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
       <c r="F131" t="s">
         <v>13</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="H131" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="D132" t="s">
-        <v>419</v>
+        <v>432</v>
       </c>
       <c r="E132" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
       <c r="F132" t="s">
         <v>13</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="H132" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="D133" t="s">
-        <v>419</v>
+        <v>432</v>
       </c>
       <c r="E133" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
       <c r="F133" t="s">
         <v>13</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="H133" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="D134" t="s">
-        <v>419</v>
+        <v>432</v>
       </c>
       <c r="E134" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
       <c r="F134" t="s">
         <v>13</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="H134" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>332</v>
+        <v>61</v>
       </c>
       <c r="D135" t="s">
-        <v>419</v>
+        <v>432</v>
       </c>
       <c r="E135" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
       <c r="F135" t="s">
         <v>13</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="H135" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="D136" t="s">
-        <v>419</v>
+        <v>432</v>
       </c>
       <c r="E136" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
       <c r="F136" t="s">
         <v>13</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>152</v>
+        <v>478</v>
       </c>
       <c r="H136" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>166</v>
+        <v>69</v>
       </c>
       <c r="D137" t="s">
-        <v>419</v>
+        <v>432</v>
       </c>
       <c r="E137" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
       <c r="F137" t="s">
         <v>13</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>152</v>
+        <v>481</v>
       </c>
       <c r="H137" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>234</v>
+        <v>73</v>
       </c>
       <c r="D138" t="s">
-        <v>481</v>
+        <v>432</v>
       </c>
       <c r="E138" t="s">
-        <v>482</v>
+        <v>433</v>
       </c>
       <c r="F138" t="s">
         <v>13</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="H138" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>10</v>
+        <v>332</v>
       </c>
       <c r="D139" t="s">
-        <v>481</v>
+        <v>432</v>
       </c>
       <c r="E139" t="s">
-        <v>482</v>
+        <v>433</v>
       </c>
       <c r="F139" t="s">
         <v>13</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>152</v>
+        <v>487</v>
       </c>
       <c r="H139" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>234</v>
+        <v>77</v>
       </c>
       <c r="D140" t="s">
-        <v>488</v>
+        <v>432</v>
       </c>
       <c r="E140" t="s">
-        <v>489</v>
+        <v>433</v>
       </c>
       <c r="F140" t="s">
-        <v>151</v>
+        <v>13</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>490</v>
       </c>
       <c r="H140" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
         <v>492</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>234</v>
+        <v>166</v>
       </c>
       <c r="D141" t="s">
+        <v>432</v>
+      </c>
+      <c r="E141" t="s">
+        <v>433</v>
+      </c>
+      <c r="F141" t="s">
+        <v>13</v>
+      </c>
+      <c r="G141" s="1" t="s">
         <v>493</v>
       </c>
-      <c r="E141" t="s">
+      <c r="H141" t="s">
         <v>494</v>
-      </c>
-[...7 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
         <v>234</v>
       </c>
       <c r="D142" t="s">
+        <v>496</v>
+      </c>
+      <c r="E142" t="s">
+        <v>497</v>
+      </c>
+      <c r="F142" t="s">
+        <v>13</v>
+      </c>
+      <c r="G142" s="1" t="s">
         <v>498</v>
       </c>
-      <c r="E142" t="s">
+      <c r="H142" t="s">
         <v>499</v>
-      </c>
-[...7 lines deleted...]
-        <v>501</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
         <v>10</v>
       </c>
       <c r="D143" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="E143" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="F143" t="s">
-        <v>159</v>
+        <v>13</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>503</v>
+        <v>152</v>
       </c>
       <c r="H143" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
+        <v>502</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>234</v>
+      </c>
+      <c r="D144" t="s">
+        <v>503</v>
+      </c>
+      <c r="E144" t="s">
+        <v>504</v>
+      </c>
+      <c r="F144" t="s">
+        <v>151</v>
+      </c>
+      <c r="G144" s="1" t="s">
         <v>505</v>
       </c>
-      <c r="B144" t="s">
-[...2 lines deleted...]
-      <c r="C144" t="s">
+      <c r="H144" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>507</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>234</v>
+      </c>
+      <c r="D145" t="s">
+        <v>508</v>
+      </c>
+      <c r="E145" t="s">
+        <v>509</v>
+      </c>
+      <c r="F145" t="s">
+        <v>151</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H145" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>512</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>234</v>
+      </c>
+      <c r="D146" t="s">
+        <v>513</v>
+      </c>
+      <c r="E146" t="s">
+        <v>514</v>
+      </c>
+      <c r="F146" t="s">
+        <v>159</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H146" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>517</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>10</v>
+      </c>
+      <c r="D147" t="s">
+        <v>513</v>
+      </c>
+      <c r="E147" t="s">
+        <v>514</v>
+      </c>
+      <c r="F147" t="s">
+        <v>159</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H147" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>520</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
         <v>17</v>
       </c>
-      <c r="D144" t="s">
-[...5 lines deleted...]
-      <c r="F144" t="s">
+      <c r="D148" t="s">
+        <v>513</v>
+      </c>
+      <c r="E148" t="s">
+        <v>514</v>
+      </c>
+      <c r="F148" t="s">
         <v>159</v>
       </c>
-      <c r="G144" s="1" t="s">
-[...3 lines deleted...]
-        <v>507</v>
+      <c r="G148" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H148" t="s">
+        <v>522</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5793,50 +5942,54 @@
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
     <hyperlink ref="G128" r:id="rId127"/>
     <hyperlink ref="G129" r:id="rId128"/>
     <hyperlink ref="G130" r:id="rId129"/>
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>