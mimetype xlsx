--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="608" uniqueCount="284">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1152" uniqueCount="508">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -276,203 +276,611 @@
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2726/oficio_no_23-2026.pdf</t>
   </si>
   <si>
     <t>Solicita retirada de tramitação do Projeto de Lei Ordinária nº 052/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2729/oficio_025.2026_-_encaminhamento_apl_013.2026_-_contabilidade.docx.pdf</t>
   </si>
   <si>
     <t>Encaminamento do Projeto de Lei Ordinária nº 013/2026 do Executivo Municipal.</t>
   </si>
   <si>
+    <t>2739</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2739/oficio_027.2026_-_encaminhamento_apl_014.2026_-_contabilidade.docx.pdf</t>
+  </si>
+  <si>
+    <t>Encaminhamento do Projeto de Lei Ordinária nº 014/2026 do Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>2750</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2750/oficio_028.2026_-_encaminhamento_plc_002.2026_-_copia.docx.pdf</t>
+  </si>
+  <si>
+    <t>Encaminhamento do Projeto de Lei Complementar nº 02/2026 do Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>2757</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2757/oficio_no_30-2026.pdf</t>
+  </si>
+  <si>
+    <t>Encaminhamento do Projeto de Lei Ordinária nº 015/2026 do Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>2759</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2759/oficio_031.2026_-_resposta_camara_oficio_29.2026_imoveis_abandonados1.pdf</t>
+  </si>
+  <si>
+    <t>Resposta ao Ofício nº 29/2026/CMIS.</t>
+  </si>
+  <si>
+    <t>2760</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2760/oficio_no_32-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações sobre tramitação de Projeto de Lei Complementar e pedido de inclusão em pauta.</t>
+  </si>
+  <si>
+    <t>2761</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2761/oficio_no_34-2026.pdf</t>
+  </si>
+  <si>
+    <t>Encaminhamento de nova versão do Projeto de Lei Ordinária nº 15/2026 e do parecer técnico contábil.</t>
+  </si>
+  <si>
+    <t>2767</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2767/oficio_no_35-2026.pdf</t>
+  </si>
+  <si>
+    <t>Encaminhamento do Projeto de Lei Ordinária nº 017/2026 do Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>2768</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2768/oficio_no_36-2026.pdf</t>
+  </si>
+  <si>
+    <t>Encaminhamento do Projeto de Lei Ordiária nº 016/2026 do Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>2780</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2780/oficio_no_43-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita retirada de tramitação do Projeto de Lei Complementar nº 08/2025 do Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>2784</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2784/oficio_no_46-2026.pdf</t>
+  </si>
+  <si>
+    <t>Encaminhamento do Projeto de Lei Ordinária nº 018/2026 do Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>2786</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2786/oficio_no_47-2026.pdf</t>
+  </si>
+  <si>
+    <t>Encaminhamento do Projeto de Lei Ordinária nº 19/2026 do Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>2794</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2794/oficio_049.2026_-_encaminhamento_pl_020.2026.pdf</t>
+  </si>
+  <si>
+    <t>Encaminhamento do Projeto de Lei Ordinária nº 020/2026 do Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>2796</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2796/oficio_050.2026_-_encaminhamento_pl_021.2026_-_capela_mortuaria.docx.pdf</t>
+  </si>
+  <si>
+    <t>Encaminhamento do Projeto de Lei nº 021/2026 do Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>2798</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2798/oficio_no_51-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de apreciação em regime de urgência – Projeto de Lei Ordinária nº 020/2026.</t>
+  </si>
+  <si>
+    <t>2799</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2799/oficio_053.2026_-_encaminhamento_substitutivo_pl_021.2026_-_capela_mortuaria.docx.pdf</t>
+  </si>
+  <si>
+    <t>Encaminhamento de Substitutivo ao Projeto de Lei Ordinária nº 021/2026 e Reiteração de Regime de Urgência Especial.</t>
+  </si>
+  <si>
     <t>2690</t>
   </si>
   <si>
     <t>OFIE</t>
   </si>
   <si>
     <t>Ofícios Expedidos</t>
   </si>
   <si>
     <t>Biênio 2025-2026</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Apresenta o Projeto de Lei Ordinária nº 01/2026 do Legislativo Municipal.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>João Paulo, Passo Longo, Silvio de Mazzi</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2717/oficio_16-2026.pdf</t>
   </si>
   <si>
     <t>Duvidas sobre o Projeto de Lei Ordinária nº 05/2026 do Executivo Municipal.</t>
   </si>
   <si>
+    <t>2731</t>
+  </si>
+  <si>
+    <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2731/oficio_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>PL 11/2026 - Ausência de documentos.</t>
+  </si>
+  <si>
     <t>2714</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2714/oficio_20-2026.pdf</t>
   </si>
   <si>
     <t>Solicita apreciação à Proposta de Emenda à  Lei Orgânica nº 01/2026 em reunião ordinária.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Rosana</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2718/oficio_21-2026.pdf</t>
   </si>
   <si>
     <t>Alteração na Data de Reunião referente ao Requerimento nº 03/2026.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Badaró</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2727/03_-_oficio_22-2026.pdf</t>
   </si>
   <si>
     <t>Informa acerca do encaminhamento pelo TCE-PR das contas ppúblicas do Poder Executivo, referente ao exercício financeiro de 2024 - Processo: 155121/25</t>
   </si>
   <si>
+    <t>2732</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2732/oficio_27-2026.pdf</t>
+  </si>
+  <si>
+    <t>Apresentação de Emenda à Lei Orgânica nº 01/2026.</t>
+  </si>
+  <si>
+    <t>2765</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2765/oficio_29-2026.pdf</t>
+  </si>
+  <si>
+    <t>Reitera o Óficio nº 16/2026/CMIS referente ao Projeto de Lei Ordinária nº 05/2026 do Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>2737</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2737/oficio_31-2026.pdf</t>
+  </si>
+  <si>
+    <t>Informa a data da reunião da Comissão de Finanças e Orçamento e da Reunião Ordinária da Câmara Municipal sobre a Tomada de Contas do Poder Executivo referente ao exercício financeiro de 2024.</t>
+  </si>
+  <si>
+    <t>2738</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2738/oficio_32-2026.pdf</t>
+  </si>
+  <si>
+    <t>2753</t>
+  </si>
+  <si>
+    <t>CFO - Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2753/oficio_36-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Finanças e Orçamento solicita que seja apreciado em reunião ordinária a Prestação de Contas do Prefeito Gilson José de Gois e de Sidnei Carrilho Pelizer referente ao ano de 2024.</t>
+  </si>
+  <si>
+    <t>2755</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2755/oficio_37-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Legislação, Justiça e Redação Final, solicita que seja apreciado em reunião ordinária a Proposta de Emenda à Lei Orgânica nº 01/2026 do Legislativo Municipal.</t>
+  </si>
+  <si>
+    <t>2766</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2766/oficio_39-2026.pdf</t>
+  </si>
+  <si>
+    <t>Resposta ao Ofício nº 32/2026/PMIS referente ao Projeto de Lei Complementar nº 08/2025 do Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>2775</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2775/oficio_41-2026.pdf</t>
+  </si>
+  <si>
+    <t>Resposta ao Ofício nº 31/2026 - Projeto de Lei Ordinária nº 05/2026 do Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>2774</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2774/oficio_43-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações e documentos para instrução do Projeto de Lei Complementar nº 02/2026 do Executivo Municipal.</t>
+  </si>
+  <si>
     <t>2701</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Rosana, Silvio de Mazzi</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2701/ind-02-2026.pdf</t>
   </si>
   <si>
     <t>Os vereadores Silvio de Mazzi dos Santos e Rosana Maria Francisco, indicam ao senhor Prefeito Gilson José de Gois, a instalação de rede Wi-Fi na capela mortuária de Itaúna do Sul.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2716/ind-03-2026.pdf</t>
   </si>
   <si>
     <t>Reinterando a Indicação nº 11/2025, indicam ao Senhor Prefeito Gilson José de Gois, para que providencie a finalização da obra de tubulação de águas pluviais da Rua Mato Grosso.</t>
   </si>
   <si>
+    <t>2741</t>
+  </si>
+  <si>
+    <t>Badaró, João Paulo, Silvio de Mazzi</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2741/ind-05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores Silvio de Mazzi dos Santos, Valdeir Aparecido Laureano e João Paulo Belem, indicam ao Senhor Prefeito Municipal Gilson José de Gois, para que seja feito quebra-molas nos locais indicados.</t>
+  </si>
+  <si>
+    <t>2742</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2742/ind-06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores Silvio de Mazzi dos Santos, Valdeir Aparecido Laureano e João Paulo Belem, indicam ao Senhor Prefeito Municipal Gilson José de Gois, para que seja feito estudos para reforçar a situação estrutural das lajes de caixa d'agua na Vila Rural Nossa Senhora do Rocio e no Bairro Zimaré.</t>
+  </si>
+  <si>
+    <t>2752</t>
+  </si>
+  <si>
+    <t>Passo Longo</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2752/ind-07-2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador Israel dos Santos, indica ao Senhor Prefeito Municipal Gilson José de Gois, que o mesmo determine aos orgãos competentes do Poder Executivo que os Projetos de Lei de abertura de crédito e demais proposições que impliquem na alteração de dotação orçamentária ("Projetos de Dotação") passem a ser encaminhados à Câmara Municipal com mensagem explicativa robusta, motivação detalhada e documentação comprobatória completa, inclusive com os cálculos necessários e a indicação expressa das obrigações legais aplicáveis, bem como com observância dos requisitos de técnica legislativa.</t>
+  </si>
+  <si>
+    <t>2783</t>
+  </si>
+  <si>
+    <t>Badaró, Dede, Delcino, João Paulo, Passo Longo, Rosana, Silvio de Mazzi, Taylor, Tcharlão</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2783/ind-08-2026.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores indicam ao Senhor Prefeito Municipal Gilson José de Gois, que determine, com máximaa urgência, a adoção de medidas técnicas adequadas visando à eliminação definitiva da infestação de cupins existente no prédio da Prefitura Municipal, abrangendo também as dependências da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>2788</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2788/ind-09-2026.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Rosana Maria Francisco com assento nessa Casa de Leis, no uso de suas atribuições conferidas pela Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal de Itaúna do Sul, ao Senhor Prefito Gilson José de Gois, solicita a instalação de espelhos nos banheiros femininos e masculinos do Clube Municipal Recreativo Luiz Fernandes Reche.</t>
+  </si>
+  <si>
     <t>2702</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>Badaró, Dede, Delcino, João Paulo, Passo Longo, Rosana, Silvio de Mazzi, Taylor, Tcharlão</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2702/req-01-2026.pdf</t>
   </si>
   <si>
     <t>Os vereadores reiteram as indicações nº 23/2025 e nº 34/2025 e requerem ao senhor Prefeito Gilson José de Gois, a instalação imediata dos bebedouros na Secretaria Municipal de Saúde, no Hospital Municipal, no Departamento de Endemias e na Recepção da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
-    <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2719/req-02-2026.pdf</t>
   </si>
   <si>
     <t>Solicitação de prorrogação de prazo de 10 dias em relação ao Projeto de Lei Ordinária nº 05/2026 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>COSP - Comissão de Obras e Serviços Públicos</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2720/req-03-2026.pdf</t>
   </si>
   <si>
     <t>Solicitação de Reunião com o Secretário de Viação e Obras.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2723/req-04-2026.pdf</t>
+  </si>
+  <si>
     <t>Solicitação de prorrogação de prazo de 10 dias em relação ao Projeto de Lei Complementar nº 08/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2724/req-05-2026.pdf</t>
+  </si>
+  <si>
     <t>Solicitação de prorrogação de prazo de 10 dias em relação ao Projeto de Lei Ordinária nº 011/2026 do Executivo Municipal.</t>
   </si>
   <si>
+    <t>2735</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2735/req-06-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Obras e Serviços Públicos informa ao Prefeito Municipal, que houve alteração na reunião solicitada com o Secretário Municipal de Viação e Obras a nova data será para o dia 12 de março de 2026 ás 13h30m na Câmara Municipal de Itaúna do Sul.</t>
+  </si>
+  <si>
+    <t>2736</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2736/req-07-2026.pdf</t>
+  </si>
+  <si>
+    <t>2743</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2743/req-08-2026.pdf</t>
+  </si>
+  <si>
+    <t>Reanálise do pedido de urgência do Projeto de Lei Ordinária nº 011/2026 do Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>2762</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2762/req-09-2026.pdf</t>
+  </si>
+  <si>
+    <t>2763</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2763/req-10-2026.pdf</t>
+  </si>
+  <si>
+    <t>2764</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2764/req-11-2026.pdf</t>
+  </si>
+  <si>
+    <t>2771</t>
+  </si>
+  <si>
+    <t>CESAS - Comissão de Educação, Saúde e Assistência Social</t>
+  </si>
+  <si>
+    <t>Solicitação de Reunião com a Secretária de Saúde, Secretária de Assistência Social e Secretária de Educação.</t>
+  </si>
+  <si>
+    <t>2781</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2781/req-13-2026.pdf</t>
+  </si>
+  <si>
+    <t>2782</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2782/req-14-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de prorrogação de prazo de 10 dias em relação ao Projeto de Lei Complementar nº 02/2026 do Executivo Municipal.</t>
+  </si>
+  <si>
     <t>2663</t>
   </si>
   <si>
     <t>DSPC</t>
   </si>
   <si>
     <t>Despacho</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2663/dsp_01-2026.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 01/2026, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2664/dsp_02-2026.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 02/2026, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2665</t>
@@ -528,77 +936,149 @@
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 08/2026, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2706/dsp_09-2026.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 09/2026, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2710/dsp_10-2026.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Legislativo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 01/2026 do Legislativo Municipal, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2708/dsp_11-2026.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 010/2026, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2721/dsp_12-2026.pdf</t>
   </si>
   <si>
     <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 012/2026, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2728/02_-_despacho_13-2026.pdf</t>
   </si>
   <si>
     <t>Determina a abertura de Processo para julgamento de contas do Poder Executivo Municipal, referente ao exercício financeiro de 2024.</t>
   </si>
   <si>
+    <t>2733</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2733/dsp_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 013/2026, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento.</t>
+  </si>
+  <si>
+    <t>2744</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2744/dsp_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 011/2026, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento.</t>
+  </si>
+  <si>
+    <t>2745</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2745/dsp_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 014/2026, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento.</t>
+  </si>
+  <si>
+    <t>2772</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2772/dsp_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 015/2026, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento.</t>
+  </si>
+  <si>
+    <t>2776</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2776/dsp_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 016/2026, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento.</t>
+  </si>
+  <si>
+    <t>2777</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2777/dsp_19-2026.pdf</t>
+  </si>
+  <si>
+    <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 017/2026, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento.</t>
+  </si>
+  <si>
+    <t>2789</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2789/dsp_20-2026.pdf</t>
+  </si>
+  <si>
+    <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 018/2026, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento.</t>
+  </si>
+  <si>
+    <t>2790</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2790/dsp_21-2026.pdf</t>
+  </si>
+  <si>
+    <t>Diante do pedido de urgência feito pelo Poder Executivo е а concessão pelo Plenário de urgência ao Projeto de Lei Ordinária nº 019/2026, com base nos arts. 143, §§1° e 2º e 144 do Regimento Interno, determino o pronunciamento e apresentação do Parecer Conjunto das Comissões Permanentes competentes, nesse caso a Comissão de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento.</t>
+  </si>
+  <si>
     <t>2666</t>
   </si>
   <si>
     <t>PTLEG</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento, CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2666/parecer_tecnico-01-2026-apl-01-26.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 01/2026 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2667/parecer_tecnico-02-2026-apl-02-26.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 02/2026 do Executivo Municipal.</t>
@@ -679,50 +1159,140 @@
     <t>2709</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2709/parecer_tecnico-11-2026-apl-01-26-leg.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 01/2026 do Legislativo Municipal.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2715/parecer_tecnico-12-2026-apl-52-25.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo da Comissão de Legislação, Justiça e Redação Final, em apreciação ao Projeto de Lei Ordinária nº 052/2025 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2722/parecer_tecnico-13-2026-apl-012-26.pdf</t>
   </si>
   <si>
     <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 012/2026 do Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>2734</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2734/parecer_tecnico-14-2026-apl-013-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 013/2026 do Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>2746</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2746/parecer_tecnico-15-2026-apl-011-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 011/2026 do Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>2747</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2747/parecer_tecnico-16-2026-apl-014-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 014/2026 do Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>2754</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2754/parecer_tecnico-17-2026-pdl-01-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Técnico-Legislativo da Comissão de Finanças e Orçamento, em apreciação ao Julgamento de Contas do Poder Executivo Municipal. Exercício Financeiro de 2024.</t>
+  </si>
+  <si>
+    <t>2756</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2756/parecer_tecnico-18-2026-pelo-01-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Técnico-Legislativo da Comissão de Legislação, Justiça e Redação Final, em apreciação a Proposta de Emenda à Lei Orgânica nº 01/2026 da Mesa Diretora.</t>
+  </si>
+  <si>
+    <t>2773</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2773/parecer_tecnico-19-2026-apl-015-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 015/2026 do Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>2778</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2778/parecer_tecnico-20-2026-apl-016-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 016/2026 do Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>2779</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2779/parecer_tecnico-21-2026-apl-017-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 017/2026 do Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>2791</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2791/parecer_tecnico-22-2026-apl-018-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 018/2026 do Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>2792</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2792/parecer_tecnico-23-2026-apl-019-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Técnico-Legislativo Conjunto das Comissões de Legislação, Justiça e Redação Final, Comissão de Finanças e Orçamento, em apreciação ao Projeto de Lei Ordinária nº 019/2026 do Executivo Municipal.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2691/plo_01-2026_-_leg.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual e reajuste do vencimento dos servidores públicos efetivos e comissionados do Poder Legislativo Municipal de Itaúna do Sul, Estado do Paraná e atualiza o anexo II da Lei 1.148/2016.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
@@ -793,120 +1363,224 @@
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Superavit Financeiro, Excesso de Arrecadação de Recursos Vinculados e por Anulação de Dotação na LOA – Lei Orçamentária Anual nº 1.677/2025, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.676/2025 do PPA 2026 a 2029, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.651/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2695/plo_09-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Anulação de Dotação na LOA – Lei Orçamentária Anual nº 1.677/2025, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.676/2025 do PPA 2026 a 2029, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.651/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2700/plo_010-2026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.332/2020, para instituir a Carta de Correção Eletrônica - CC-e no âmbito da Nota Fiscal de Serviços Eletrônica - NFS-e, e dá outras providências.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2698/plo_011-2026.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre alterações no Contrato de Consórcio Público do COMAFEN e dá outras providências.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2712/plo_012-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Superavit Financeiro, Excesso de Arrecadação de Recursos Vinculados na LOA – Lei Orçamentária Anual nº 1.677/2025, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.676/2025 do PPA 2026 a 2029, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.651/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2730/plo_013-2026.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Superavit Financeiro e Anulação de dotação de Recursos Vinculados na LOA – Lei Orçamentária Anual nº 1.677/2025, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.676/2025 do PPA 2026 a 2029, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.651/2025, e dá outras providências.</t>
   </si>
   <si>
+    <t>2740</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2740/plo_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Superavit Financeiro, Excesso de Arrecadação e Anulação de dotação de Recursos Vinculados na LOA – Lei Orçamentária Anual nº 1.677/2025, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.676/2025 do PPA 2026 a 2029, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.651/2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2758</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2758/plo_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 85/1990, que dispõe sobre o regime jurídico único dos servidores públicos do município de Itaúna do Sul, para incluir o direito à folga no dia do aniversário e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2769</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2769/plo_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Superavit Financeiro , Excesso de Arrecadação de Recursos Vinculados e por Anulação de Dotação na LOA - Lei Orçamentária Anual nº 1.677/2025, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.676/2025 do PPA 2026 a 2029, e na LDO - Lei de Diretrizes  Orçamentárias - Lei Municipal nº 1.651/2025 , e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2770</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2770/plo_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Superavit Financeiro na LOA - Lei Orçamentária Anual nº 1.677/2025 , e sobre a alteração da me ta de trabalho na Lei Municipal nº 1.676/2025 do PPA 2026 a 2029 , e na LDO - Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.651/2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2785</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2785/plo_018-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Suplementar por Superavit Financeiro e por Anulação de Dotação na LOA – Lei Orçamentária Anual nº 1.677/2025, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.676/2025 do PPA 2026 a 2029, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.651/2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2787</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2787/plo_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Autorização do Poder Executivo Municipal em abertura de crédito adicional Especial por Superavit Financeiro na LOA – Lei Orçamentária Anual nº 1.677/2025, e sobre a alteração da meta de trabalho na Lei Municipal nº 1.676/2025 do PPA 2026 a 2029, e na LDO – Lei de Diretrizes Orçamentárias - Lei Municipal nº 1.651/2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2795</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o parcelamento e reparcelamento de débitos do Município de Itaúna do Sul com seu Regime Próprio de Previdência Social - RPPS, de que_x000D_
+tratam os arts. 115 e 117 do Ato das Disposições Constitucionais Transitórias - ADCT, com a redação conferida pela Emenda Constitucional nº 136, de 9_x000D_
+de setembro de 2025.</t>
+  </si>
+  <si>
+    <t>2797</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a receber, mediante doação do Estado do Paraná, os lotes de terras nº 05 e 06 da Quadra nº 87, com área de 900,00 m², destinados à manutenção da Capela Mortuária Municipal, e dá outras providências.</t>
+  </si>
+  <si>
     <t>2678</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Executivo</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2678/plc_01-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão e reajuste dos vencimentos dos servidores do Poder Executivo Municipal referente a 2026.</t>
   </si>
   <si>
+    <t>2751</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar Municipal nº 001, de 12 de janeiro de 2022, que dispõe sobre o Plano de Cargos, Carreiras e Vencimentos e o Sistema de Evolução Funcional dos servidores públicos efetivos do Poder Executivo do Município de Itaúna do Sul – PR, para atualizar os critérios e procedimentos avaliativos e permitir sua realização por sistema eletrônico, e dá outras providências.</t>
+  </si>
+  <si>
     <t>2725</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2725/pdl_01-2026.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre a Prestação de Contas do Poder Executivo do Município de Itaúna do Sul/PR, referente ao exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2713/pelo_01-2026.pdf</t>
+  </si>
+  <si>
     <t>Altera o art. 44 da Le Orgânica do Município de Itaúna do Sul, para suprimir a previsão de leis delegadas e medidas provisórias do processo legislativo municipal.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2689/emd-01-2026.pdf</t>
   </si>
   <si>
     <t>Análise do caput do art. 1º e o art. 2º do Anteprojeto de Lei Complementar nº 01/2026.</t>
+  </si>
+  <si>
+    <t>2749</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2749/emd-02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Análise do art. 1º do Projeto de Lei Ordinária nº 09/2026 do Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>2748</t>
+  </si>
+  <si>
+    <t>http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2748/emd-03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Corrige erro de numeração e ajusta redação de artigos do Projeto de Lei Ordinária nº 014/2026 do Executivo Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1210,67 +1884,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2656/oficio_002.2026_-_encaminhamento_apl_001.2026_-_sextavado_zimare.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2658/oficio_003.2026_-_encaminhamento_apl_002.2026_-_veiculos_saude.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2660/oficio_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2662/oficio_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2669/oficio_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2671/oficio_no_07-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2673/oficio_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2675/oficio_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2677/oficio_010.2026_-_encaminhamento_plc_001.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2679/oficio_no_12-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2684/oficio_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2692/oficio_014.2026_-_encaminhamento_apl_008.2026_-_contabilidade.docx.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2693/oficio_015.2026_-_encaminhamento_pl_009.2026_-_contabilidade.docx.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2696/oficio_016.2026_-_encaminhamento_erro_de_digitacao_ofocio_015_apl_009.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2699/oficio_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2697/oficio_018.2026_-_encaminhamento_apl_011.2026_-_altera_contrato_comafen.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2711/oficio_020.2026_-_encaminhamento_apl_012.2026_-_contabilidade_signed.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2726/oficio_no_23-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2729/oficio_025.2026_-_encaminhamento_apl_013.2026_-_contabilidade.docx.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2717/oficio_16-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2714/oficio_20-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2718/oficio_21-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2727/03_-_oficio_22-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2701/ind-02-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2716/ind-03-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2702/req-01-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2719/req-02-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2720/req-03-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2663/dsp_01-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2664/dsp_02-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2665/dsp_03-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2680/dsp_04-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2682/dsp_05-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2685/dsp_06-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2687/dsp_07-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2704/dsp_08-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2706/dsp_09-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2710/dsp_10-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2708/dsp_11-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2721/dsp_12-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2728/02_-_despacho_13-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2666/parecer_tecnico-01-2026-apl-01-26.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2667/parecer_tecnico-02-2026-apl-02-26.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2681/parecer_tecnico-04-2026-apl-04-26.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2683/parecer_tecnico-05-2026-apl-06-26.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2686/parecer_tecnico-06-2026-apl-07-26.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2688/parecer_tecnico-07-2026-aplc-01-26.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2703/parecer_tecnico-08-2026-apl-08-26.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2705/parecer_tecnico-09-2026-apl-09-26.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2707/parecer_tecnico-10-2026-apl-10-26.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2709/parecer_tecnico-11-2026-apl-01-26-leg.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2715/parecer_tecnico-12-2026-apl-52-25.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2722/parecer_tecnico-13-2026-apl-012-26.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2691/plo_01-2026_-_leg.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2657/plo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2659/plo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2661/plo_03-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2670/plo_04-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2674/plo_06-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2676/plo_07-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2694/plo_08-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2695/plo_09-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2700/plo_010-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2712/plo_012-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2678/plc_01-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2689/emd-01-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2656/oficio_002.2026_-_encaminhamento_apl_001.2026_-_sextavado_zimare.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2658/oficio_003.2026_-_encaminhamento_apl_002.2026_-_veiculos_saude.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2660/oficio_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2662/oficio_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2669/oficio_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2671/oficio_no_07-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2673/oficio_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2675/oficio_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2677/oficio_010.2026_-_encaminhamento_plc_001.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2679/oficio_no_12-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2684/oficio_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2692/oficio_014.2026_-_encaminhamento_apl_008.2026_-_contabilidade.docx.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2693/oficio_015.2026_-_encaminhamento_pl_009.2026_-_contabilidade.docx.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2696/oficio_016.2026_-_encaminhamento_erro_de_digitacao_ofocio_015_apl_009.2026.docx.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2699/oficio_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2697/oficio_018.2026_-_encaminhamento_apl_011.2026_-_altera_contrato_comafen.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2711/oficio_020.2026_-_encaminhamento_apl_012.2026_-_contabilidade_signed.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2726/oficio_no_23-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2729/oficio_025.2026_-_encaminhamento_apl_013.2026_-_contabilidade.docx.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2739/oficio_027.2026_-_encaminhamento_apl_014.2026_-_contabilidade.docx.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2750/oficio_028.2026_-_encaminhamento_plc_002.2026_-_copia.docx.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2757/oficio_no_30-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2759/oficio_031.2026_-_resposta_camara_oficio_29.2026_imoveis_abandonados1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2760/oficio_no_32-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2761/oficio_no_34-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2767/oficio_no_35-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2768/oficio_no_36-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2780/oficio_no_43-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2784/oficio_no_46-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2786/oficio_no_47-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2794/oficio_049.2026_-_encaminhamento_pl_020.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2796/oficio_050.2026_-_encaminhamento_pl_021.2026_-_capela_mortuaria.docx.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2798/oficio_no_51-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2799/oficio_053.2026_-_encaminhamento_substitutivo_pl_021.2026_-_capela_mortuaria.docx.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2717/oficio_16-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2731/oficio_17-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2714/oficio_20-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2718/oficio_21-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2727/03_-_oficio_22-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2732/oficio_27-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2765/oficio_29-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2737/oficio_31-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2738/oficio_32-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2753/oficio_36-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2755/oficio_37-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2766/oficio_39-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2775/oficio_41-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2774/oficio_43-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2701/ind-02-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2716/ind-03-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2741/ind-05-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2742/ind-06-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2752/ind-07-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2783/ind-08-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2788/ind-09-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2702/req-01-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2719/req-02-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2720/req-03-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2723/req-04-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2724/req-05-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2735/req-06-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2736/req-07-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2743/req-08-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2762/req-09-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2763/req-10-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2764/req-11-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2781/req-13-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2782/req-14-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2663/dsp_01-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2664/dsp_02-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2665/dsp_03-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2680/dsp_04-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2682/dsp_05-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2685/dsp_06-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2687/dsp_07-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2704/dsp_08-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2706/dsp_09-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2710/dsp_10-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2708/dsp_11-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2721/dsp_12-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2728/02_-_despacho_13-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2733/dsp_14-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2744/dsp_15-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2745/dsp_16-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2772/dsp_17-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2776/dsp_18-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2777/dsp_19-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2789/dsp_20-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2790/dsp_21-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2666/parecer_tecnico-01-2026-apl-01-26.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2667/parecer_tecnico-02-2026-apl-02-26.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2681/parecer_tecnico-04-2026-apl-04-26.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2683/parecer_tecnico-05-2026-apl-06-26.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2686/parecer_tecnico-06-2026-apl-07-26.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2688/parecer_tecnico-07-2026-aplc-01-26.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2703/parecer_tecnico-08-2026-apl-08-26.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2705/parecer_tecnico-09-2026-apl-09-26.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2707/parecer_tecnico-10-2026-apl-10-26.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2709/parecer_tecnico-11-2026-apl-01-26-leg.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2715/parecer_tecnico-12-2026-apl-52-25.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2722/parecer_tecnico-13-2026-apl-012-26.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2734/parecer_tecnico-14-2026-apl-013-26.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2746/parecer_tecnico-15-2026-apl-011-26.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2747/parecer_tecnico-16-2026-apl-014-26.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2754/parecer_tecnico-17-2026-pdl-01-26.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2756/parecer_tecnico-18-2026-pelo-01-26.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2773/parecer_tecnico-19-2026-apl-015-26.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2778/parecer_tecnico-20-2026-apl-016-26.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2779/parecer_tecnico-21-2026-apl-017-26.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2791/parecer_tecnico-22-2026-apl-018-26.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2792/parecer_tecnico-23-2026-apl-019-26.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2691/plo_01-2026_-_leg.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2657/plo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2659/plo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2661/plo_03-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2670/plo_04-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2674/plo_06-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2676/plo_07-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2694/plo_08-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2695/plo_09-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2700/plo_010-2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2698/plo_011-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2712/plo_012-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2730/plo_013-2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2740/plo_014-2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2758/plo_015-2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2769/plo_016-2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2770/plo_017-2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2785/plo_018-2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2787/plo_019-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2678/plc_01-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2725/pdl_01-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2713/pelo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2689/emd-01-2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2749/emd-02-2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaunadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/2748/emd-03-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H76"/>
+  <dimension ref="A1:H144"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="129.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="154.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="155.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1758,1496 +2432,3264 @@
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>86</v>
       </c>
       <c r="H20" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>41</v>
+        <v>89</v>
       </c>
       <c r="D21" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="F21" t="s">
+      <c r="H21" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>93</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="B22" t="s">
-[...11 lines deleted...]
-      <c r="F22" t="s">
+      <c r="H22" t="s">
         <v>95</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>97</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="B23" t="s">
-[...14 lines deleted...]
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>100</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
         <v>101</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="D24" t="s">
-[...5 lines deleted...]
-      <c r="F24" t="s">
+      <c r="H24" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>105</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="H25" t="s">
         <v>107</v>
-      </c>
-[...13 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>109</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H26" t="s">
         <v>111</v>
-      </c>
-[...19 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>17</v>
+        <v>113</v>
       </c>
       <c r="D27" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>95</v>
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="H27" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="D28" t="s">
-        <v>122</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="H28" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>10</v>
+        <v>121</v>
       </c>
       <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="E29" t="s">
+      <c r="H29" t="s">
         <v>123</v>
-      </c>
-[...7 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>17</v>
+        <v>125</v>
       </c>
       <c r="D30" t="s">
-        <v>122</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>132</v>
+        <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="H30" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>21</v>
+        <v>129</v>
       </c>
       <c r="D31" t="s">
-        <v>122</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>128</v>
+        <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>92</v>
+        <v>130</v>
       </c>
       <c r="H31" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>25</v>
+        <v>133</v>
       </c>
       <c r="D32" t="s">
-        <v>122</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>128</v>
+        <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>92</v>
+        <v>134</v>
       </c>
       <c r="H32" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>136</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>137</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H33" t="s">
         <v>139</v>
-      </c>
-[...19 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>10</v>
+        <v>141</v>
       </c>
       <c r="D34" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="H34" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>144</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>145</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H35" t="s">
         <v>147</v>
-      </c>
-[...19 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>148</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>41</v>
+      </c>
+      <c r="D36" t="s">
+        <v>149</v>
+      </c>
+      <c r="E36" t="s">
         <v>150</v>
       </c>
-      <c r="B36" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F36" t="s">
-        <v>91</v>
+        <v>151</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="H36" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="D37" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="E37" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="F37" t="s">
-        <v>91</v>
+        <v>155</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="H37" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>29</v>
+        <v>69</v>
       </c>
       <c r="D38" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="E38" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="F38" t="s">
-        <v>91</v>
+        <v>159</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="H38" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="D39" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="E39" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="F39" t="s">
-        <v>91</v>
+        <v>151</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="H39" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>37</v>
+        <v>166</v>
       </c>
       <c r="D40" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="E40" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="F40" t="s">
-        <v>91</v>
+        <v>167</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="H40" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>41</v>
+        <v>171</v>
       </c>
       <c r="D41" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="E41" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="F41" t="s">
-        <v>91</v>
+        <v>172</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="H41" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>45</v>
+        <v>89</v>
       </c>
       <c r="D42" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="E42" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="F42" t="s">
-        <v>91</v>
+        <v>159</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="H42" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="D43" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="E43" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="F43" t="s">
-        <v>91</v>
+        <v>159</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="H43" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>49</v>
+        <v>101</v>
       </c>
       <c r="D44" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="E44" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="F44" t="s">
-        <v>91</v>
+        <v>172</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="H44" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="D45" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="E45" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="F45" t="s">
-        <v>108</v>
+        <v>172</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="H45" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="D46" t="s">
-        <v>182</v>
+        <v>149</v>
       </c>
       <c r="E46" t="s">
-        <v>183</v>
+        <v>150</v>
       </c>
       <c r="F46" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="H46" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>10</v>
+        <v>192</v>
       </c>
       <c r="D47" t="s">
-        <v>182</v>
+        <v>149</v>
       </c>
       <c r="E47" t="s">
-        <v>183</v>
+        <v>150</v>
       </c>
       <c r="F47" t="s">
-        <v>184</v>
+        <v>159</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="H47" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>17</v>
+        <v>196</v>
       </c>
       <c r="D48" t="s">
-        <v>182</v>
+        <v>149</v>
       </c>
       <c r="E48" t="s">
-        <v>183</v>
+        <v>150</v>
       </c>
       <c r="F48" t="s">
-        <v>184</v>
+        <v>172</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>92</v>
+        <v>197</v>
       </c>
       <c r="H48" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>21</v>
+        <v>200</v>
       </c>
       <c r="D49" t="s">
-        <v>182</v>
+        <v>149</v>
       </c>
       <c r="E49" t="s">
-        <v>183</v>
+        <v>150</v>
       </c>
       <c r="F49" t="s">
-        <v>184</v>
+        <v>159</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="H49" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>25</v>
+        <v>121</v>
       </c>
       <c r="D50" t="s">
-        <v>182</v>
+        <v>149</v>
       </c>
       <c r="E50" t="s">
-        <v>183</v>
+        <v>150</v>
       </c>
       <c r="F50" t="s">
-        <v>196</v>
+        <v>159</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="H50" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D51" t="s">
-        <v>182</v>
+        <v>207</v>
       </c>
       <c r="E51" t="s">
-        <v>183</v>
+        <v>208</v>
       </c>
       <c r="F51" t="s">
-        <v>196</v>
+        <v>209</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="H51" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="D52" t="s">
-        <v>182</v>
+        <v>207</v>
       </c>
       <c r="E52" t="s">
-        <v>183</v>
+        <v>208</v>
       </c>
       <c r="F52" t="s">
-        <v>128</v>
+        <v>155</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H52" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>205</v>
+        <v>215</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="D53" t="s">
-        <v>182</v>
+        <v>207</v>
       </c>
       <c r="E53" t="s">
-        <v>183</v>
+        <v>208</v>
       </c>
       <c r="F53" t="s">
-        <v>184</v>
+        <v>216</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>206</v>
+        <v>217</v>
       </c>
       <c r="H53" t="s">
-        <v>207</v>
+        <v>218</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>219</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>29</v>
+      </c>
+      <c r="D54" t="s">
+        <v>207</v>
+      </c>
+      <c r="E54" t="s">
         <v>208</v>
       </c>
-      <c r="B54" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F54" t="s">
-        <v>184</v>
+        <v>216</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>209</v>
+        <v>220</v>
       </c>
       <c r="H54" t="s">
-        <v>210</v>
+        <v>221</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>211</v>
+        <v>222</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="D55" t="s">
-        <v>182</v>
+        <v>207</v>
       </c>
       <c r="E55" t="s">
-        <v>183</v>
+        <v>208</v>
       </c>
       <c r="F55" t="s">
-        <v>128</v>
+        <v>223</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>212</v>
+        <v>224</v>
       </c>
       <c r="H55" t="s">
-        <v>213</v>
+        <v>225</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>172</v>
+        <v>37</v>
       </c>
       <c r="D56" t="s">
-        <v>182</v>
+        <v>207</v>
       </c>
       <c r="E56" t="s">
-        <v>183</v>
+        <v>208</v>
       </c>
       <c r="F56" t="s">
-        <v>128</v>
+        <v>227</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>215</v>
+        <v>228</v>
       </c>
       <c r="H56" t="s">
-        <v>216</v>
+        <v>229</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>217</v>
+        <v>230</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="D57" t="s">
-        <v>182</v>
+        <v>207</v>
       </c>
       <c r="E57" t="s">
-        <v>183</v>
+        <v>208</v>
       </c>
       <c r="F57" t="s">
-        <v>128</v>
+        <v>167</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>218</v>
+        <v>231</v>
       </c>
       <c r="H57" t="s">
-        <v>219</v>
+        <v>232</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>220</v>
+        <v>233</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>53</v>
+        <v>234</v>
       </c>
       <c r="D58" t="s">
-        <v>182</v>
+        <v>235</v>
       </c>
       <c r="E58" t="s">
-        <v>183</v>
+        <v>236</v>
       </c>
       <c r="F58" t="s">
-        <v>128</v>
+        <v>227</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>221</v>
+        <v>237</v>
       </c>
       <c r="H58" t="s">
-        <v>222</v>
+        <v>238</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>223</v>
+        <v>239</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>121</v>
+        <v>10</v>
       </c>
       <c r="D59" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="E59" t="s">
-        <v>225</v>
+        <v>236</v>
       </c>
       <c r="F59" t="s">
-        <v>91</v>
+        <v>159</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="H59" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>121</v>
+        <v>17</v>
       </c>
       <c r="D60" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="E60" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="F60" t="s">
-        <v>13</v>
+        <v>243</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>231</v>
+        <v>244</v>
       </c>
       <c r="H60" t="s">
-        <v>232</v>
+        <v>245</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>233</v>
+        <v>246</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D61" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="E61" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="F61" t="s">
-        <v>13</v>
+        <v>159</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="H61" t="s">
-        <v>235</v>
+        <v>248</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>249</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>25</v>
+      </c>
+      <c r="D62" t="s">
+        <v>235</v>
+      </c>
+      <c r="E62" t="s">
         <v>236</v>
       </c>
-      <c r="B62" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F62" t="s">
-        <v>13</v>
+        <v>159</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="H62" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>239</v>
+        <v>252</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="D63" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="E63" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="F63" t="s">
-        <v>13</v>
+        <v>243</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="H63" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>242</v>
+        <v>255</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="D64" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="E64" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="F64" t="s">
-        <v>13</v>
+        <v>159</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>92</v>
+        <v>256</v>
       </c>
       <c r="H64" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>244</v>
+        <v>257</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D65" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="E65" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="F65" t="s">
-        <v>13</v>
+        <v>159</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>245</v>
+        <v>258</v>
       </c>
       <c r="H65" t="s">
-        <v>246</v>
+        <v>259</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>247</v>
+        <v>260</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D66" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="E66" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="F66" t="s">
-        <v>13</v>
+        <v>159</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>248</v>
+        <v>261</v>
       </c>
       <c r="H66" t="s">
-        <v>249</v>
+        <v>241</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>250</v>
+        <v>262</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="D67" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="E67" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="F67" t="s">
-        <v>13</v>
+        <v>159</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="H67" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>253</v>
+        <v>264</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>41</v>
+        <v>265</v>
       </c>
       <c r="D68" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="E68" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="F68" t="s">
-        <v>13</v>
+        <v>159</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>254</v>
+        <v>266</v>
       </c>
       <c r="H68" t="s">
-        <v>255</v>
+        <v>241</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>256</v>
+        <v>267</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D69" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="E69" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="F69" t="s">
-        <v>13</v>
+        <v>268</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>257</v>
+        <v>152</v>
       </c>
       <c r="H69" t="s">
-        <v>258</v>
+        <v>269</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="D70" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="E70" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="F70" t="s">
-        <v>13</v>
+        <v>159</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>92</v>
+        <v>271</v>
       </c>
       <c r="H70" t="s">
-        <v>260</v>
+        <v>241</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>261</v>
+        <v>272</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="D71" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="E71" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="F71" t="s">
-        <v>13</v>
+        <v>159</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>262</v>
+        <v>273</v>
       </c>
       <c r="H71" t="s">
-        <v>263</v>
+        <v>274</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>264</v>
+        <v>275</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>53</v>
+        <v>234</v>
       </c>
       <c r="D72" t="s">
-        <v>229</v>
+        <v>276</v>
       </c>
       <c r="E72" t="s">
-        <v>230</v>
+        <v>277</v>
       </c>
       <c r="F72" t="s">
-        <v>13</v>
+        <v>151</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>92</v>
+        <v>278</v>
       </c>
       <c r="H72" t="s">
-        <v>265</v>
+        <v>279</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>266</v>
+        <v>280</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>121</v>
+        <v>10</v>
       </c>
       <c r="D73" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="E73" t="s">
-        <v>268</v>
+        <v>277</v>
       </c>
       <c r="F73" t="s">
-        <v>13</v>
+        <v>151</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>269</v>
+        <v>281</v>
       </c>
       <c r="H73" t="s">
-        <v>270</v>
+        <v>282</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>271</v>
+        <v>283</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>121</v>
+        <v>17</v>
       </c>
       <c r="D74" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="E74" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="F74" t="s">
-        <v>91</v>
+        <v>151</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>92</v>
+        <v>284</v>
       </c>
       <c r="H74" t="s">
-        <v>274</v>
+        <v>285</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>275</v>
+        <v>286</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>121</v>
+        <v>21</v>
       </c>
       <c r="D75" t="s">
         <v>276</v>
       </c>
       <c r="E75" t="s">
         <v>277</v>
       </c>
       <c r="F75" t="s">
-        <v>91</v>
+        <v>151</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>92</v>
+        <v>287</v>
       </c>
       <c r="H75" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>121</v>
+        <v>25</v>
       </c>
       <c r="D76" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="E76" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="F76" t="s">
-        <v>128</v>
+        <v>151</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="H76" t="s">
-        <v>283</v>
+        <v>291</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>292</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>29</v>
+      </c>
+      <c r="D77" t="s">
+        <v>276</v>
+      </c>
+      <c r="E77" t="s">
+        <v>277</v>
+      </c>
+      <c r="F77" t="s">
+        <v>151</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H77" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>295</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>33</v>
+      </c>
+      <c r="D78" t="s">
+        <v>276</v>
+      </c>
+      <c r="E78" t="s">
+        <v>277</v>
+      </c>
+      <c r="F78" t="s">
+        <v>151</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H78" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>298</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79" t="s">
+        <v>276</v>
+      </c>
+      <c r="E79" t="s">
+        <v>277</v>
+      </c>
+      <c r="F79" t="s">
+        <v>151</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H79" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>301</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>41</v>
+      </c>
+      <c r="D80" t="s">
+        <v>276</v>
+      </c>
+      <c r="E80" t="s">
+        <v>277</v>
+      </c>
+      <c r="F80" t="s">
+        <v>151</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H80" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>304</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>45</v>
+      </c>
+      <c r="D81" t="s">
+        <v>276</v>
+      </c>
+      <c r="E81" t="s">
+        <v>277</v>
+      </c>
+      <c r="F81" t="s">
+        <v>151</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H81" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>307</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>265</v>
+      </c>
+      <c r="D82" t="s">
+        <v>276</v>
+      </c>
+      <c r="E82" t="s">
+        <v>277</v>
+      </c>
+      <c r="F82" t="s">
+        <v>151</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H82" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>310</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>49</v>
+      </c>
+      <c r="D83" t="s">
+        <v>276</v>
+      </c>
+      <c r="E83" t="s">
+        <v>277</v>
+      </c>
+      <c r="F83" t="s">
+        <v>151</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H83" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>313</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>53</v>
+      </c>
+      <c r="D84" t="s">
+        <v>276</v>
+      </c>
+      <c r="E84" t="s">
+        <v>277</v>
+      </c>
+      <c r="F84" t="s">
+        <v>172</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H84" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>316</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>57</v>
+      </c>
+      <c r="D85" t="s">
+        <v>276</v>
+      </c>
+      <c r="E85" t="s">
+        <v>277</v>
+      </c>
+      <c r="F85" t="s">
+        <v>151</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H85" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>319</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>61</v>
+      </c>
+      <c r="D86" t="s">
+        <v>276</v>
+      </c>
+      <c r="E86" t="s">
+        <v>277</v>
+      </c>
+      <c r="F86" t="s">
+        <v>151</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H86" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>322</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>65</v>
+      </c>
+      <c r="D87" t="s">
+        <v>276</v>
+      </c>
+      <c r="E87" t="s">
+        <v>277</v>
+      </c>
+      <c r="F87" t="s">
+        <v>151</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H87" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>325</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>69</v>
+      </c>
+      <c r="D88" t="s">
+        <v>276</v>
+      </c>
+      <c r="E88" t="s">
+        <v>277</v>
+      </c>
+      <c r="F88" t="s">
+        <v>151</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H88" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>328</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>73</v>
+      </c>
+      <c r="D89" t="s">
+        <v>276</v>
+      </c>
+      <c r="E89" t="s">
+        <v>277</v>
+      </c>
+      <c r="F89" t="s">
+        <v>151</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H89" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>331</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>332</v>
+      </c>
+      <c r="D90" t="s">
+        <v>276</v>
+      </c>
+      <c r="E90" t="s">
+        <v>277</v>
+      </c>
+      <c r="F90" t="s">
+        <v>151</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H90" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>335</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>77</v>
+      </c>
+      <c r="D91" t="s">
+        <v>276</v>
+      </c>
+      <c r="E91" t="s">
+        <v>277</v>
+      </c>
+      <c r="F91" t="s">
+        <v>151</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H91" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>338</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>166</v>
+      </c>
+      <c r="D92" t="s">
+        <v>276</v>
+      </c>
+      <c r="E92" t="s">
+        <v>277</v>
+      </c>
+      <c r="F92" t="s">
+        <v>151</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H92" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>341</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>234</v>
+      </c>
+      <c r="D93" t="s">
+        <v>342</v>
+      </c>
+      <c r="E93" t="s">
+        <v>343</v>
+      </c>
+      <c r="F93" t="s">
+        <v>344</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H93" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>347</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>10</v>
+      </c>
+      <c r="D94" t="s">
+        <v>342</v>
+      </c>
+      <c r="E94" t="s">
+        <v>343</v>
+      </c>
+      <c r="F94" t="s">
+        <v>344</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H94" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>350</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D95" t="s">
+        <v>342</v>
+      </c>
+      <c r="E95" t="s">
+        <v>343</v>
+      </c>
+      <c r="F95" t="s">
+        <v>344</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H95" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>352</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>21</v>
+      </c>
+      <c r="D96" t="s">
+        <v>342</v>
+      </c>
+      <c r="E96" t="s">
+        <v>343</v>
+      </c>
+      <c r="F96" t="s">
+        <v>344</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H96" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>355</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>25</v>
+      </c>
+      <c r="D97" t="s">
+        <v>342</v>
+      </c>
+      <c r="E97" t="s">
+        <v>343</v>
+      </c>
+      <c r="F97" t="s">
+        <v>356</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H97" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>359</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>29</v>
+      </c>
+      <c r="D98" t="s">
+        <v>342</v>
+      </c>
+      <c r="E98" t="s">
+        <v>343</v>
+      </c>
+      <c r="F98" t="s">
+        <v>356</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H98" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>362</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>33</v>
+      </c>
+      <c r="D99" t="s">
+        <v>342</v>
+      </c>
+      <c r="E99" t="s">
+        <v>343</v>
+      </c>
+      <c r="F99" t="s">
+        <v>159</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H99" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>365</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>37</v>
+      </c>
+      <c r="D100" t="s">
+        <v>342</v>
+      </c>
+      <c r="E100" t="s">
+        <v>343</v>
+      </c>
+      <c r="F100" t="s">
+        <v>344</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H100" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>368</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>41</v>
+      </c>
+      <c r="D101" t="s">
+        <v>342</v>
+      </c>
+      <c r="E101" t="s">
+        <v>343</v>
+      </c>
+      <c r="F101" t="s">
+        <v>344</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H101" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>371</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>45</v>
+      </c>
+      <c r="D102" t="s">
+        <v>342</v>
+      </c>
+      <c r="E102" t="s">
+        <v>343</v>
+      </c>
+      <c r="F102" t="s">
+        <v>159</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H102" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>374</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>265</v>
+      </c>
+      <c r="D103" t="s">
+        <v>342</v>
+      </c>
+      <c r="E103" t="s">
+        <v>343</v>
+      </c>
+      <c r="F103" t="s">
+        <v>159</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H103" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>377</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>49</v>
+      </c>
+      <c r="D104" t="s">
+        <v>342</v>
+      </c>
+      <c r="E104" t="s">
+        <v>343</v>
+      </c>
+      <c r="F104" t="s">
+        <v>159</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H104" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>380</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>53</v>
+      </c>
+      <c r="D105" t="s">
+        <v>342</v>
+      </c>
+      <c r="E105" t="s">
+        <v>343</v>
+      </c>
+      <c r="F105" t="s">
+        <v>159</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H105" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>383</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>57</v>
+      </c>
+      <c r="D106" t="s">
+        <v>342</v>
+      </c>
+      <c r="E106" t="s">
+        <v>343</v>
+      </c>
+      <c r="F106" t="s">
+        <v>344</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H106" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>386</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>61</v>
+      </c>
+      <c r="D107" t="s">
+        <v>342</v>
+      </c>
+      <c r="E107" t="s">
+        <v>343</v>
+      </c>
+      <c r="F107" t="s">
+        <v>344</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H107" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>389</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>65</v>
+      </c>
+      <c r="D108" t="s">
+        <v>342</v>
+      </c>
+      <c r="E108" t="s">
+        <v>343</v>
+      </c>
+      <c r="F108" t="s">
+        <v>344</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H108" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>392</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>69</v>
+      </c>
+      <c r="D109" t="s">
+        <v>342</v>
+      </c>
+      <c r="E109" t="s">
+        <v>343</v>
+      </c>
+      <c r="F109" t="s">
+        <v>188</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H109" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>395</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>73</v>
+      </c>
+      <c r="D110" t="s">
+        <v>342</v>
+      </c>
+      <c r="E110" t="s">
+        <v>343</v>
+      </c>
+      <c r="F110" t="s">
+        <v>159</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H110" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>398</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>332</v>
+      </c>
+      <c r="D111" t="s">
+        <v>342</v>
+      </c>
+      <c r="E111" t="s">
+        <v>343</v>
+      </c>
+      <c r="F111" t="s">
+        <v>159</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H111" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>401</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>77</v>
+      </c>
+      <c r="D112" t="s">
+        <v>342</v>
+      </c>
+      <c r="E112" t="s">
+        <v>343</v>
+      </c>
+      <c r="F112" t="s">
+        <v>344</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H112" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>404</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>166</v>
+      </c>
+      <c r="D113" t="s">
+        <v>342</v>
+      </c>
+      <c r="E113" t="s">
+        <v>343</v>
+      </c>
+      <c r="F113" t="s">
+        <v>344</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H113" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>407</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>171</v>
+      </c>
+      <c r="D114" t="s">
+        <v>342</v>
+      </c>
+      <c r="E114" t="s">
+        <v>343</v>
+      </c>
+      <c r="F114" t="s">
+        <v>344</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H114" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>410</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>81</v>
+      </c>
+      <c r="D115" t="s">
+        <v>342</v>
+      </c>
+      <c r="E115" t="s">
+        <v>343</v>
+      </c>
+      <c r="F115" t="s">
+        <v>344</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H115" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>413</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>234</v>
+      </c>
+      <c r="D116" t="s">
+        <v>414</v>
+      </c>
+      <c r="E116" t="s">
+        <v>415</v>
+      </c>
+      <c r="F116" t="s">
+        <v>151</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H116" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>418</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>234</v>
+      </c>
+      <c r="D117" t="s">
+        <v>419</v>
+      </c>
+      <c r="E117" t="s">
+        <v>420</v>
+      </c>
+      <c r="F117" t="s">
+        <v>13</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H117" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>423</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>10</v>
+      </c>
+      <c r="D118" t="s">
+        <v>419</v>
+      </c>
+      <c r="E118" t="s">
+        <v>420</v>
+      </c>
+      <c r="F118" t="s">
+        <v>13</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H118" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>426</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>17</v>
+      </c>
+      <c r="D119" t="s">
+        <v>419</v>
+      </c>
+      <c r="E119" t="s">
+        <v>420</v>
+      </c>
+      <c r="F119" t="s">
+        <v>13</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H119" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>429</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>21</v>
+      </c>
+      <c r="D120" t="s">
+        <v>419</v>
+      </c>
+      <c r="E120" t="s">
+        <v>420</v>
+      </c>
+      <c r="F120" t="s">
+        <v>13</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H120" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>432</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>25</v>
+      </c>
+      <c r="D121" t="s">
+        <v>419</v>
+      </c>
+      <c r="E121" t="s">
+        <v>420</v>
+      </c>
+      <c r="F121" t="s">
+        <v>13</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H121" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>434</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>29</v>
+      </c>
+      <c r="D122" t="s">
+        <v>419</v>
+      </c>
+      <c r="E122" t="s">
+        <v>420</v>
+      </c>
+      <c r="F122" t="s">
+        <v>13</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H122" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>437</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>33</v>
+      </c>
+      <c r="D123" t="s">
+        <v>419</v>
+      </c>
+      <c r="E123" t="s">
+        <v>420</v>
+      </c>
+      <c r="F123" t="s">
+        <v>13</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H123" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>440</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>37</v>
+      </c>
+      <c r="D124" t="s">
+        <v>419</v>
+      </c>
+      <c r="E124" t="s">
+        <v>420</v>
+      </c>
+      <c r="F124" t="s">
+        <v>13</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H124" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>443</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>41</v>
+      </c>
+      <c r="D125" t="s">
+        <v>419</v>
+      </c>
+      <c r="E125" t="s">
+        <v>420</v>
+      </c>
+      <c r="F125" t="s">
+        <v>13</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H125" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>446</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>45</v>
+      </c>
+      <c r="D126" t="s">
+        <v>419</v>
+      </c>
+      <c r="E126" t="s">
+        <v>420</v>
+      </c>
+      <c r="F126" t="s">
+        <v>13</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H126" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>449</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>265</v>
+      </c>
+      <c r="D127" t="s">
+        <v>419</v>
+      </c>
+      <c r="E127" t="s">
+        <v>420</v>
+      </c>
+      <c r="F127" t="s">
+        <v>13</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H127" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>452</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>49</v>
+      </c>
+      <c r="D128" t="s">
+        <v>419</v>
+      </c>
+      <c r="E128" t="s">
+        <v>420</v>
+      </c>
+      <c r="F128" t="s">
+        <v>13</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H128" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>455</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>53</v>
+      </c>
+      <c r="D129" t="s">
+        <v>419</v>
+      </c>
+      <c r="E129" t="s">
+        <v>420</v>
+      </c>
+      <c r="F129" t="s">
+        <v>13</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H129" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>458</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>57</v>
+      </c>
+      <c r="D130" t="s">
+        <v>419</v>
+      </c>
+      <c r="E130" t="s">
+        <v>420</v>
+      </c>
+      <c r="F130" t="s">
+        <v>13</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H130" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>461</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>61</v>
+      </c>
+      <c r="D131" t="s">
+        <v>419</v>
+      </c>
+      <c r="E131" t="s">
+        <v>420</v>
+      </c>
+      <c r="F131" t="s">
+        <v>13</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H131" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>464</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>65</v>
+      </c>
+      <c r="D132" t="s">
+        <v>419</v>
+      </c>
+      <c r="E132" t="s">
+        <v>420</v>
+      </c>
+      <c r="F132" t="s">
+        <v>13</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H132" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>467</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>69</v>
+      </c>
+      <c r="D133" t="s">
+        <v>419</v>
+      </c>
+      <c r="E133" t="s">
+        <v>420</v>
+      </c>
+      <c r="F133" t="s">
+        <v>13</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H133" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>470</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>73</v>
+      </c>
+      <c r="D134" t="s">
+        <v>419</v>
+      </c>
+      <c r="E134" t="s">
+        <v>420</v>
+      </c>
+      <c r="F134" t="s">
+        <v>13</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H134" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>473</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>332</v>
+      </c>
+      <c r="D135" t="s">
+        <v>419</v>
+      </c>
+      <c r="E135" t="s">
+        <v>420</v>
+      </c>
+      <c r="F135" t="s">
+        <v>13</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H135" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>476</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>77</v>
+      </c>
+      <c r="D136" t="s">
+        <v>419</v>
+      </c>
+      <c r="E136" t="s">
+        <v>420</v>
+      </c>
+      <c r="F136" t="s">
+        <v>13</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H136" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>478</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>166</v>
+      </c>
+      <c r="D137" t="s">
+        <v>419</v>
+      </c>
+      <c r="E137" t="s">
+        <v>420</v>
+      </c>
+      <c r="F137" t="s">
+        <v>13</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H137" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>480</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>234</v>
+      </c>
+      <c r="D138" t="s">
+        <v>481</v>
+      </c>
+      <c r="E138" t="s">
+        <v>482</v>
+      </c>
+      <c r="F138" t="s">
+        <v>13</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H138" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>485</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>10</v>
+      </c>
+      <c r="D139" t="s">
+        <v>481</v>
+      </c>
+      <c r="E139" t="s">
+        <v>482</v>
+      </c>
+      <c r="F139" t="s">
+        <v>13</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H139" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>487</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>234</v>
+      </c>
+      <c r="D140" t="s">
+        <v>488</v>
+      </c>
+      <c r="E140" t="s">
+        <v>489</v>
+      </c>
+      <c r="F140" t="s">
+        <v>151</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H140" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>492</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>234</v>
+      </c>
+      <c r="D141" t="s">
+        <v>493</v>
+      </c>
+      <c r="E141" t="s">
+        <v>494</v>
+      </c>
+      <c r="F141" t="s">
+        <v>151</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H141" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>497</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>234</v>
+      </c>
+      <c r="D142" t="s">
+        <v>498</v>
+      </c>
+      <c r="E142" t="s">
+        <v>499</v>
+      </c>
+      <c r="F142" t="s">
+        <v>159</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H142" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>502</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>10</v>
+      </c>
+      <c r="D143" t="s">
+        <v>498</v>
+      </c>
+      <c r="E143" t="s">
+        <v>499</v>
+      </c>
+      <c r="F143" t="s">
+        <v>159</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H143" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>505</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>17</v>
+      </c>
+      <c r="D144" t="s">
+        <v>498</v>
+      </c>
+      <c r="E144" t="s">
+        <v>499</v>
+      </c>
+      <c r="F144" t="s">
+        <v>159</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H144" t="s">
+        <v>507</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3283,50 +5725,118 @@
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>